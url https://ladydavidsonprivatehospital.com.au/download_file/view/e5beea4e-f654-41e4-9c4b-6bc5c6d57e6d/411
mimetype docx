--- v0 (2026-05-08)
+++ v1 (2026-06-24)
@@ -7,1036 +7,953 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="19CCA64B" w14:textId="4DFE2890" w:rsidR="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="00FF232C">
+    <w:p w14:paraId="19CCA64B" w14:textId="2847CE57" w:rsidR="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="00FF232C">
       <w:pPr>
         <w:spacing w:before="208"/>
         <w:ind w:left="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans Light"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="005F89"/>
           <w:sz w:val="30"/>
         </w:rPr>
         <w:t>Enquiries</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="005F89"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="005F89"/>
           <w:sz w:val="30"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="005F89"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="005F89"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">referrals </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A72BD7">
         <w:t>P</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A72BD7">
         <w:rPr>
-          <w:color w:val="53595F"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A72BD7">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans Light"/>
-          <w:color w:val="53595F"/>
         </w:rPr>
         <w:t>02 9488 0189/02 9488 010</w:t>
       </w:r>
-      <w:r w:rsidR="00905AF0">
+      <w:r w:rsidR="00905AF0" w:rsidRPr="00A72BD7">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans Light"/>
-          <w:color w:val="53595F"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A72BD7">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans Light"/>
-          <w:color w:val="53595F"/>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A72BD7">
         <w:t>F</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A72BD7">
         <w:rPr>
-          <w:color w:val="53595F"/>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A72BD7">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans Light"/>
-          <w:color w:val="53595F"/>
         </w:rPr>
         <w:t xml:space="preserve">02 9488 0151 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A72BD7">
         <w:t xml:space="preserve">E </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF232C">
+      <w:r w:rsidRPr="00A72BD7">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans Light"/>
-          <w:color w:val="53595F"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>ldvreferral@healthscope.com.au</w:t>
+        <w:t>ld</w:t>
+      </w:r>
+      <w:r w:rsidR="00633EF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans Light"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans Light"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>referral@healthscope.com.au</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B145BCB" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="00FF232C">
+    <w:p w14:paraId="5B145BCB" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="00FF232C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="206" w:after="56"/>
         <w:ind w:left="203"/>
+        <w:rPr>
+          <w:color w:val="009999"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF232C">
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
-          <w:color w:val="00A8B0"/>
+          <w:color w:val="009999"/>
         </w:rPr>
         <w:t>Patient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF232C">
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
-          <w:color w:val="00A8B0"/>
+          <w:color w:val="009999"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF232C">
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
-          <w:color w:val="00A8B0"/>
+          <w:color w:val="009999"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="151" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5405"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1139"/>
+        <w:gridCol w:w="4947"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1280"/>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="368"/>
         <w:gridCol w:w="941"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="4CB78BE3" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="4CB78BE3" w14:textId="77777777" w:rsidTr="005A30BB">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5405" w:type="dxa"/>
+            <w:tcW w:w="4947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37125EB4" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="37125EB4" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5406" w:type="dxa"/>
+            <w:tcW w:w="5864" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="56C7DEB4" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="56C7DEB4" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="169"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Surname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="1153B43F" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="1153B43F" w14:textId="77777777" w:rsidTr="005A30BB">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5405" w:type="dxa"/>
+            <w:tcW w:w="4947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="387E5DE7" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="387E5DE7" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1968"/>
                 <w:tab w:val="left" w:pos="2771"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> birth:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5406" w:type="dxa"/>
+            <w:tcW w:w="5864" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="62E549F9" w14:textId="49B376B6" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="62E549F9" w14:textId="5A122C33" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="005A30BB" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1179"/>
                 <w:tab w:val="left" w:pos="2214"/>
               </w:tabs>
               <w:spacing w:before="157"/>
               <w:ind w:left="169"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F1DA3D9" wp14:editId="4F238423">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24B5BAB0" wp14:editId="7BF2350C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1019045</wp:posOffset>
+                        <wp:posOffset>1186262</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>99325</wp:posOffset>
+                        <wp:posOffset>106243</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="7" name="Group 7"/>
+                      <wp:docPr id="129185479" name="Group 129185479"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="108585" cy="108585"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="108585" cy="108585"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
-                              <wps:cNvPr id="8" name="Graphic 8"/>
+                              <wps:cNvPr id="1729035727" name="Graphic 30"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
-                                  <a:off x="5333" y="5333"/>
+                                  <a:off x="5334" y="5334"/>
                                   <a:ext cx="97790" cy="97790"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="97790" h="97790">
                                       <a:moveTo>
-                                        <a:pt x="0" y="97396"/>
+                                        <a:pt x="0" y="97406"/>
                                       </a:moveTo>
                                       <a:lnTo>
-                                        <a:pt x="97396" y="97396"/>
+                                        <a:pt x="97396" y="97406"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="97396" y="0"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="0"/>
                                       </a:lnTo>
                                       <a:lnTo>
-                                        <a:pt x="0" y="97396"/>
+                                        <a:pt x="0" y="97406"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="10668">
                                   <a:solidFill>
                                     <a:srgbClr val="00A8B0"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="6616E9EA" id="Group 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:80.25pt;margin-top:7.8pt;width:8.55pt;height:8.55pt;z-index:-251656192;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJD4TElwIAACEGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+00ypcVp+raNZpU&#10;dZXaac8E4w8NAwMSJ/9+l2uTpO00Td2LffA93I/jA8urfSvJTljXaJXT0UVKiVBcF42qcvr9+e7T&#10;nBLnmSqY1Erk9CAcvVp9/LDsTCYuda1lISyBJMplnclp7b3JksTxWrTMXWgjFARLbVvmYWmrpLCs&#10;g+ytTC7TdJp02hbGai6cg6+3fZCuMH9ZCu6/laUTnsicQm8enxafm/BMVkuWVZaZuuFDG+wdXbSs&#10;UVD0mOqWeUa2tnmTqm241U6X/oLrNtFl2XCBM8A0o/TVNGurtwZnqbKuMkeZQNpXOr07LX/Yra15&#10;Mo+27x7gveY/HeiSdKbKzuNhXZ3I+9K2YRMMQfao6OGoqNh7wuHjKJ1P5hNKOIQGjIrzGn7Lm128&#10;/vLXfQnL+qLY2rGVzoB33Eke93/yPNXMCFTdhfEfLWmKnIKPFWvBwevBLPPgnVAaOEG/YeUGKV+p&#10;MxmPx5SACghQg6jRYjZbgDWDRD2E6HFSlvGt82uhUWq2u3ceN1dFRKyOiO9VhBaMHywv0fKeErC8&#10;pQQsv+ktb5gP+8L/C5B0sTipIwqxVu/Es0aWP/2uxWy8mIY80OaJIdU5s+eEic/ZkRPfBrOeuHgg&#10;IWuMx3fPA5Ug379w/lSTS+1E33QYGbs/ygA1z4WWKigySqfTOR5rp2VT3DVSBimcrTY30pIdC5dK&#10;ej3/HFt6QTPW+Vvm6p6HoUEzqfB0uaw3SzDRRhcHcFoH5sqp+7VlVlAivyrwcri2IrARbCKwXt5o&#10;vNzwL0HN5/0PZg0J5XPqwWUPOlqaZdFBMG8g9NywU+nrrddlE+wFxyt2NCzgeCHCewjQi4vufI2s&#10;082++g0AAP//AwBQSwMEFAAGAAgAAAAhAJRhbVDeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AQhe+C/2EZwZvdpCWJxGxKKeqpCLaCeJtmp0lodjdkt0n6752e9PYe8/HmvWI9m06MNPjW&#10;WQXxIgJBtnK6tbWCr8Pb0zMIH9Bq7JwlBVfysC7v7wrMtZvsJ437UAsOsT5HBU0IfS6lrxoy6Beu&#10;J8u3kxsMBrZDLfWAE4ebTi6jKJUGW8sfGuxp21B13l+MgvcJp80qfh1359P2+nNIPr53MSn1+DBv&#10;XkAEmsMfDLf6XB1K7nR0F6u96NinUcIoiyQFcQOyjMVRwWqZgSwL+X9B+QsAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDJD4TElwIAACEGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCUYW1Q3gAAAAkBAAAPAAAAAAAAAAAAAAAAAPEEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
-                      <v:shape id="Graphic 8" o:spid="_x0000_s1027" style="position:absolute;left:5333;top:5333;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNfx5cwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlBG+6ia2lTbORUijkJGpKqbdpdpqEZmdDdmPiv+8eBI+P953uJtOKC/WusawgXkcgiEur&#10;G64UfBYfq2cQziNrbC2Tgis52GXzWYqJtiMf6XLylQgh7BJUUHvfJVK6siaDbm074sD92t6gD7Cv&#10;pO5xDOGmlZsoepIGGw4NNXb0XlP5dxqMgu+XLR32+abQD/G12D4O5+PXz1mp5WJ6ewXhafJ38c2d&#10;awVha7gSboDM/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDNfx5cwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,97396r97396,l97396,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
+                    <v:group w14:anchorId="1423C94F" id="Group 129185479" o:spid="_x0000_s1026" style="position:absolute;margin-left:93.4pt;margin-top:8.35pt;width:8.55pt;height:8.55pt;z-index:-251635712;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTtmr8owIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+0kTZxYdaquXaNJ&#10;VVepnfZMMP7QMDAgcfrvd7kOSdpOm9S94IPv4XLv4cDF5a6TZCusa7Uq6OgspUQorstW1QX9/nT7&#10;aU6J80yVTGolCvosHL1cfvxw0ZtcjHWjZSksgSTK5b0paOO9yZPE8UZ0zJ1pIxQEK2075mFq66S0&#10;rIfsnUzGaTpLem1LYzUXzsHfmyFIl5i/qgT336rKCU9kQaE2j6PFcR3GZHnB8toy07R8XwZ7RxUd&#10;axVsekh1wzwjG9u+SdW13GqnK3/GdZfoqmq5wB6gm1H6qpuV1RuDvdR5X5uDTCDtK53enZbfb1fW&#10;PJoHO1QP8E7znw50SXpT56fxMK+P5F1lu7AImiA7VPT5oKjYecLh5yidT+dTSjiE9hgV5w0cy5tV&#10;vPny13UJy4dNsbRDKb0B77ijPO7/5HlsmBGougvtP1jSllB9Nl6kk2k2zihRrAMrr/aumaCLQhHA&#10;DkpCh2Hm9qK+0mk6mZxTAnogQDWiWossW4BJg1gDDKcQe2Y53zi/EhpFZ9s753FxXUbEmoj4TkVo&#10;4QoE80s0v6cEzG8pAfOvB/Mb5sO6cJIBkj5uTpqIQqzTW/GkkeWPB7fIztNZyANlHhlSnTIX2WQx&#10;w45P2ZETvwazHrkoKmSN8fgdeKBSNNs/OH/ak0vtxFB0aBmrP8gA+U6FliooMkpnszlecKdlW962&#10;UgYpnK3X19KSLQvPS3o1/xzLfkEz1vkb5pqBh6G9ZlLhPYtmCbZZ6/IZPNeDuwrqfm2YFZTIrwpc&#10;HR6wCGwE6wisl9canzk8JdjzafeDWUPC9gX14LJ7Hc3N8ugg6DcQBm5YqfTVxuuqDfaCixYr2k/g&#10;oiHCFwnQiyfvdI6s4xu//A0AAP//AwBQSwMEFAAGAAgAAAAhAJQBh/3gAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdpMEYYzalFPVUhLaCeNtmp0lodjZkt0n67x1PenuP&#10;93jzTbGabSdGHHzrSEG8iEAgVc60VCv4PLw9ZCB80GR05wgVXNHDqry9KXRu3EQ7HPehFjxCPtcK&#10;mhD6XEpfNWi1X7geibOTG6wObIdamkFPPG47uYyiVFrdEl9odI+bBqvz/mIVvE96Wifx67g9nzbX&#10;78Pjx9c2RqXu7+b1C4iAc/grwy8+o0PJTEd3IeNFxz5LGT2wSJ9AcGEZJc8gjgqSJANZFvL/B+UP&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFO2avyjAgAAKwYAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJQBh/3gAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAA/QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;">
+                      <v:shape id="Graphic 30" o:spid="_x0000_s1027" style="position:absolute;left:5334;top:5334;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8MgrHyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr3pxtg0NXWVUih4kmqK6G2anSah2dmQ3Wh8+64geJzvfxarwTTiRJ2rLSuYTiIQxIXV&#10;NZcKvvPP8SsI55E1NpZJwYUcrJYPowVm2p55S6edL0UIYZehgsr7NpPSFRUZdBPbEgfu13YGfTi7&#10;UuoOzyHcNDKOohdpsObQUGFLHxUVf7veKDjME/rarONcz6aXPHnuj9v9z1Gpp8fh/Q2Ep8HfxTf3&#10;Wof5aTyPZkkap3D9KQAgl/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPDIKx8kAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,97406r97396,l97396,,,,,97406xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gender:         Male        Female</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="6CCF9854" w14:textId="77777777" w:rsidTr="008B5E48">
+        <w:trPr>
+          <w:trHeight w:val="443"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10811" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="53367FBF" w14:textId="0B2560AC" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="005A30BB" w:rsidP="008B5E48">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2091176C" wp14:editId="793C4281">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1135AD89" wp14:editId="446EB932">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1785274</wp:posOffset>
+                        <wp:posOffset>5283456</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>99325</wp:posOffset>
+                        <wp:posOffset>-186873</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="9" name="Group 9"/>
+                      <wp:docPr id="1840349951" name="Group 1840349951"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="108585" cy="108585"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="108585" cy="108585"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
-                              <wps:cNvPr id="10" name="Graphic 10"/>
+                              <wps:cNvPr id="1229286463" name="Graphic 30"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
-                                  <a:off x="5333" y="5333"/>
+                                  <a:off x="5334" y="5334"/>
                                   <a:ext cx="97790" cy="97790"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="97790" h="97790">
                                       <a:moveTo>
-                                        <a:pt x="0" y="97396"/>
+                                        <a:pt x="0" y="97406"/>
                                       </a:moveTo>
                                       <a:lnTo>
-                                        <a:pt x="97396" y="97396"/>
+                                        <a:pt x="97396" y="97406"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="97396" y="0"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="0"/>
                                       </a:lnTo>
                                       <a:lnTo>
-                                        <a:pt x="0" y="97396"/>
+                                        <a:pt x="0" y="97406"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="10668">
                                   <a:solidFill>
                                     <a:srgbClr val="00A8B0"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="282B117B" id="Group 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:140.55pt;margin-top:7.8pt;width:8.55pt;height:8.55pt;z-index:-251655168;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJzaYYlwIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+00ypcVp+raNZpU&#10;dZXaac8E4w8NAwMSJ/9+l2uTpO00Td2LffA93I/jA8urfSvJTljXaJXT0UVKiVBcF42qcvr9+e7T&#10;nBLnmSqY1Erk9CAcvVp9/LDsTCYuda1lISyBJMplnclp7b3JksTxWrTMXWgjFARLbVvmYWmrpLCs&#10;g+ytTC7TdJp02hbGai6cg6+3fZCuMH9ZCu6/laUTnsicQm8enxafm/BMVkuWVZaZuuFDG+wdXbSs&#10;UVD0mOqWeUa2tnmTqm241U6X/oLrNtFl2XCBM8A0o/TVNGurtwZnqbKuMkeZQNpXOr07LX/Yra15&#10;Mo+27x7gveY/HeiSdKbKzuNhXZ3I+9K2YRMMQfao6OGoqNh7wuHjKJ1P5hNKOIQGjIrzGn7Lm128&#10;/vLXfQnL+qLY2rGVzoB33Eke93/yPNXMCFTdhfEfLWmK0D0lirVg4fXgFvgCs4TiwAoKDis3iPlK&#10;n8l4PKYEdECAKkSVFrPZAtIHkXoI0eOsLONb59dCo9hsd+88bq6KiFgdEd+rCC1YP5heouk9JWB6&#10;SwmYftOb3jAf9oU/GCDpYnFSRxRird6JZ40sf/phi9l4MQ15oM0TQ6pzZs8JE5+zIye+DWY9cVFU&#10;yBrj8d3zQCXI9y+cP9XkUjvRNx1Gxu6PMkDNc6GlCoqM0ul0jgfbadkUd42UQQpnq82NtGTHwrWS&#10;Xs8/x5Ze0Ix1/pa5uudhaNBMKjxfLuvNEky00cUBvNaBu3Lqfm2ZFZTIrwrcHC6uCGwEmwislzca&#10;rzf8S1Dzef+DWUNC+Zx6cNmDjqZmWXQQzBsIPTfsVPp663XZBHvBAYsdDQs4YIjwJgL04qo7XyPr&#10;dLevfgMAAP//AwBQSwMEFAAGAAgAAAAhABN6QWDgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FqwzAQRO+F/oPYQm+NLIWkjms5hND2FApNCiU3xdrYJtbKWIrt/H3VU3tc5jHzNl9PtmUD9r5x&#10;pEDMEmBIpTMNVQq+Dm9PKTAfNBndOkIFN/SwLu7vcp0ZN9InDvtQsVhCPtMK6hC6jHNf1mi1n7kO&#10;KWZn11sd4tlX3PR6jOW25TJJltzqhuJCrTvc1lhe9ler4H3U42YuXofd5by9HQ+Lj++dQKUeH6bN&#10;C7CAU/iD4Vc/qkMRnU7uSsazVoFMhYhoDBZLYBGQq1QCOymYy2fgRc7/f1D8AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAnNphiXAgAAIwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhABN6QWDgAAAACQEAAA8AAAAAAAAAAAAAAAAA8QQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;">
-                      <v:shape id="Graphic 10" o:spid="_x0000_s1027" style="position:absolute;left:5333;top:5333;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQApMifgxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvgv9hGaE33Wir1OgqIhQ8lWqk6G3MTpPQ7GzIrhr/fedQ8DbDe/PeN8t152p1ozZUng2MRwko&#10;4tzbigsDx+xj+A4qRGSLtWcy8KAA61W/t8TU+jvv6XaIhZIQDikaKGNsUq1DXpLDMPINsWg/vnUY&#10;ZW0LbVu8S7ir9SRJZtphxdJQYkPbkvLfw9UZOM2n9PW5m2T2dfzIpm/X8/77cjbmZdBtFqAidfFp&#10;/r/eWcEXevlFBtCrPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQApMifgxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,97396r97396,l97396,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
+                    <v:group w14:anchorId="2E8C8B7C" id="Group 1840349951" o:spid="_x0000_s1026" style="position:absolute;margin-left:416pt;margin-top:-14.7pt;width:8.55pt;height:8.55pt;z-index:-251633664;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1zsASpAIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+0krZNYdaquXaNJ&#10;VVepnfZMMP7QMDAgcfrvd7kOSZpOm9S94IPv4XLv4cDl1baTZCOsa7Uq6OgspUQorstW1QX9/nz3&#10;aUaJ80yVTGolCvoiHL1afPxw2ZtcjHWjZSksgSTK5b0paOO9yZPE8UZ0zJ1pIxQEK2075mFq66S0&#10;rIfsnUzGaZolvbalsZoL5+Dv7RCkC8xfVYL7b1XlhCeyoFCbx9HiuApjsrhkeW2ZaVq+K4O9o4qO&#10;tQo23ae6ZZ6RtW3fpOpabrXTlT/jukt0VbVcYA/QzSg96WZp9dpgL3Xe12YvE0h7otO70/KHzdKa&#10;J/Noh+oB3mv+04EuSW/q/Dge5vWBvK1sFxZBE2SLir7sFRVbTzj8HKWzi9kFJRxCO4yK8waO5c0q&#10;3nz567qE5cOmWNq+lN6Ad9xBHvd/8jw1zAhU3YX2Hy1pS6h+PJ6PZ9l5NqFEsQ6svNy5ZoIuCkUA&#10;OygJHYaZ24l6otPFZHJOCeiBANWIas2n0zmYNIg1wHAKsWeW87XzS6FRdLa5dx4X12VErImIb1WE&#10;Fq5AML9E83tKwPyWEjD/ajC/YT6sCycZIOnj5qSJKMQ6vRHPGln+cHDz6XmahTxQ5oEh1TFzPp3M&#10;M+z4mB058Wsw64GLokLWGI/fgQcqRbP9g/OnPbnUTgxFh5ax+r0MkO9YaKmCIqM0y2Z4wZ2WbXnX&#10;ShmkcLZe3UhLNiw8L+n17HMs+xXNWOdvmWsGHoZ2mkmF9yyaJdhmpcsX8FwP7iqo+7VmVlAivypw&#10;dXjAIrARrCKwXt5ofObwlGDP5+0PZg0J2xfUg8sedDQ3y6ODoN9AGLhhpdLXa6+rNtgLLlqsaDeB&#10;i4YIXyRAr5684zmyDm/84jcAAAD//wMAUEsDBBQABgAIAAAAIQAzIaKV4gAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EBviSw7LY5jOYTQ9hQKSQqlN8Xa2CaWZCzFdv6+21N7&#10;nJ1h9k2+mUzLBux946wEsYiAoS2dbmwl4fP0Nk+B+aCsVq2zKOGOHjbF40OuMu1Ge8DhGCpGJdZn&#10;SkIdQpdx7ssajfIL16El7+J6owLJvuK6VyOVm5bHUfTCjWosfahVh7say+vxZiS8j2rcJuJ12F8v&#10;u/v36fnjay9QyqfZtF0DCziFvzD84hM6FMR0djerPWslpElMW4KEebxaAqNEulwJYGe6iDgBXuT8&#10;/4biBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHXOwBKkAgAAKwYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADMhopXiAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAA/gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAANBgAAAAA=&#10;">
+                      <v:shape id="Graphic 30" o:spid="_x0000_s1027" style="position:absolute;left:5334;top:5334;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQASR8TMyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtpkYtWo0yBgOfxrRD9O1szrbYXEoTtX77ZSDs8X7/b7HqbSOu1PnasYbhIAFBXDhT&#10;c6nhJ/98m4LwAdlg45g03MnDavn8tMDMuBtv6LoNpYgh7DPUUIXQZlL6oiKLfuBa4sidXGcxxLMr&#10;penwFsNtI1WSpNJizbGhwpY+KirO24vVsJ9N6PtrrXIzGt7zyfhy2OyOB61fX/r3OYhAffgXP9xr&#10;E+crNVPTdJyO4O+nCIBc/gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQASR8TMyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,97406r97396,l97396,,,,,97406xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidR="00FF232C" w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gender:</w:t>
-[...51 lines deleted...]
-              <w:t>Female</w:t>
+              <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="6CCF9854" w14:textId="77777777" w:rsidTr="008B5E48">
-[...28 lines deleted...]
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="789C0E01" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="789C0E01" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7220" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7313B577" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="7313B577" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3591" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5625863F" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="5625863F" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="6D87208F" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="6D87208F" w14:textId="77777777" w:rsidTr="005A30BB">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5405" w:type="dxa"/>
+            <w:tcW w:w="4947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15D22484" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="15D22484" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> birth:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5406" w:type="dxa"/>
+            <w:tcW w:w="5864" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="39CFA203" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="39CFA203" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="169"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="4F744A63" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="4F744A63" w14:textId="77777777" w:rsidTr="005A30BB">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5405" w:type="dxa"/>
+            <w:tcW w:w="4947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73F8F51F" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="73F8F51F" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Medicare</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4097" w:type="dxa"/>
+            <w:tcW w:w="4555" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30E0AB1C" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="30E0AB1C" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="169"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Does</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>patient</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>have</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Private</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Health</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Insurance?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="368" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36112CF6" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="36112CF6" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="157"/>
               <w:ind w:left="11"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17D03884" wp14:editId="2A14D7ED">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>212237</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>99274</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="11" name="Group 11"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -1096,80 +1013,79 @@
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="0CE538B2" id="Group 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:16.7pt;margin-top:7.8pt;width:8.55pt;height:8.55pt;z-index:-251648000;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNPV+vnQIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+00bT6sOFXXrtGk&#10;qqvUTnsmGH9oGBiQOP33u1ybJE2nTepe7AP3cLn3cGBxtWsl2QrrGq1yOjpLKRGK66JRVU6/P999&#10;mlHiPFMFk1qJnL4IR6+WHz8sOpOJc11rWQhLIIlyWWdyWntvsiRxvBYtc2faCAXBUtuWeRjaKiks&#10;6yB7K5PzNJ0knbaFsZoL52D2tg/SJeYvS8H9t7J0whOZU6jN49fidx2+yXLBssoyUzd8KIO9o4qW&#10;NQo23ae6ZZ6RjW3epGobbrXTpT/juk10WTZcYA/QzSg96WZl9cZgL1XWVWYvE0h7otO70/KH7cqa&#10;J/No++oB3mv+04EuSWeq7DgextWBvCttGxZBE2SHir7sFRU7TzhMjtLZ5eySEg6hAaPivIZjebOK&#10;11/+ui5hWb8plrYvpTPgHXeQx/2fPE81MwJVd6H9R0uaAqo/p0SxFiy8GtwCM9BL2BxYQcFh5AYx&#10;T/S5HI8vKAEdEKAKUaX5dDoHcwaRegjRfa8s4xvnV0Kj2Gx77zwuroqIWB0R36kILVg/mF6i6T0l&#10;YHpLCZh+3ZveMB/WhRMMkHRxc1JHFGKt3opnjSx/OLD5dDyfhDxQ5oEh1TFzPr1IJ9jxMTty4t9g&#10;1gMXryRkjfH473mgUjTZPzh/2pNL7URfdGgZq9/LAPmOhZYqKDJKJ5MZXmynZVPcNVIGKZyt1jfS&#10;ki0Lz0p6Pfscy35FM9b5W+bqnoehQTOp8H65rDdLMNFaFy/gtQ7clVP3a8OsoER+VeDm8HBFYCNY&#10;R2C9vNH4vOEpwZ7Pux/MGhK2z6kHlz3oaGqWRQdBv4HQc8NKpa83XpdNsBdcsFjRMIALhghfIkCv&#10;nrrjMbIOb/vyNwAAAP//AwBQSwMEFAAGAAgAAAAhAKELSS3dAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMjs1Kw0AUhfeC7zBcwZ2dpDG1xExKKeqqCLaCdDfN3CahmTshM03St/e6ssvzwzlfvpps&#10;KwbsfeNIQTyLQCCVzjRUKfjevz8tQfigyejWESq4oodVcX+X68y4kb5w2IVK8Aj5TCuoQ+gyKX1Z&#10;o9V+5jokzk6utzqw7Ctpej3yuG3lPIoW0uqG+KHWHW5qLM+7i1XwMepxncRvw/Z82lwP+/TzZxuj&#10;Uo8P0/oVRMAp/JfhD5/RoWCmo7uQ8aJVkCTP3GQ/XYDgPI1SEEf25y8gi1ze8he/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAI09X6+dAgAAIwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKELSS3dAAAABwEAAA8AAAAAAAAAAAAAAAAA9wQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
                       <v:shape id="Graphic 12" o:spid="_x0000_s1027" style="position:absolute;left:5334;top:5334;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC2rBwMwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L+x/CLHjT1PpAq1EWQfAkapdFb2MztmWbSWmi1n9vFha8zcf3nMWqNZW4U+NKywoG/QgEcWZ1&#10;ybmC73TTm4JwHlljZZkUPMnBavnRWWCi7YMPdD/6XIQQdgkqKLyvEyldVpBB17c1ceCutjHoA2xy&#10;qRt8hHBTyTiKJtJgyaGhwJrWBWW/x5tRcJqNab/bxqkeDp7peHQ7H34uZ6W6n+3XHISn1r/F/+6t&#10;DvNj+PslHCCXLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC2rBwMwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,97396r97406,l97406,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BF6A066" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="4BF6A066" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="157"/>
               <w:ind w:left="0" w:right="353"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CAC6CDF" wp14:editId="7DD995AD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>417443</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>99274</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="13" name="Group 13"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -1229,310 +1145,289 @@
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="7BEF7B4C" id="Group 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:32.85pt;margin-top:7.8pt;width:8.55pt;height:8.55pt;z-index:-251649024;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB72zfmmQIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P2zAUfZ+0/2D5fSSlo7RRU8RgVJMQ&#10;INFpz67jfGiO7dluU/79rm/itpRpmthLcpx7fD9Ojj2/2rWSbIV1jVY5HZ2llAjFddGoKqffV3ef&#10;ppQ4z1TBpFYipy/C0avFxw/zzmTiXNdaFsISSKJc1pmc1t6bLEkcr0XL3Jk2QkGw1LZlHpa2SgrL&#10;OsjeyuQ8TSdJp21hrObCOfh62wfpAvOXpeD+sSyd8ETmFHrz+LT4XIdnspizrLLM1A0f2mDv6KJl&#10;jYKi+1S3zDOysc2bVG3DrXa69Gdct4kuy4YLnAGmGaUn0yyt3hicpcq6yuxlAmlPdHp3Wv6wXVrz&#10;bJ5s3z3Ae81/OtAl6UyVHcfDujqQd6VtwyYYguxQ0Ze9omLnCYePo3R6Mb2ghENowKg4r+G3vNnF&#10;669/3ZewrC+Kre1b6Qx4xx3kcf8nz3PNjEDVXRj/yZKmgO4/U6JYCxZeDm6BLzBLKA6soOCwcoOY&#10;J/pcjMdjSkAHBKhCVGl2eTkDcwaRegjR/aws4xvnl0Kj2Gx77zxuroqIWB0R36kILVg/mF6i6T0l&#10;YHpLCZh+3ZveMB/2hT8YIOlicVJHFGKt3oqVRpY//LDZ5Xg2CXmgzQNDqmNmzwkTH7MjJ74NZj1w&#10;8UhC1hiP754HKkG+f+H8qSaX2om+6TAydr+XAWoeCy1VUGSUTiZTPNhOy6a4a6QMUjhbrW+kJVsW&#10;rpX0evoltvSKZqzzt8zVPQ9Dg2ZS4flyWW+WYKK1Ll7Aax24K6fu14ZZQYn8psDN4eKKwEawjsB6&#10;eaPxesO/BDVXux/MGhLK59SDyx50NDXLooNg3kDouWGn0tcbr8sm2AsOWOxoWMABQ4Q3EaBXV93x&#10;GlmHu33xGwAA//8DAFBLAwQUAAYACAAAACEAvCBBDN4AAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBm90kJWmJ2ZRS1FMRbAXxts1Ok9DsbMhuk/TfO570+OY93vum2My2EyMO&#10;vnWkIF5EIJAqZ1qqFXweX5/WIHzQZHTnCBXc0MOmvL8rdG7cRB84HkItuIR8rhU0IfS5lL5q0Gq/&#10;cD0Se2c3WB1YDrU0g5643HYyiaJMWt0SLzS6x12D1eVwtQreJj1tl/HLuL+cd7fvY/r+tY9RqceH&#10;efsMIuAc/sLwi8/oUDLTyV3JeNEpyNIVJ/meZiDYXyf8yUnBMlmBLAv5n7/8AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHvbN+aZAgAAIwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALwgQQzeAAAABwEAAA8AAAAAAAAAAAAAAAAA8wQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;">
                       <v:shape id="Graphic 14" o:spid="_x0000_s1027" style="position:absolute;left:5333;top:5333;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWCSHjwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L+x/CLHizqU+0GmVZEDyJWhG9jc1sW7aZlCZq/fdmYcHbfHzPWaxaU4k7Na60rKAfxSCIM6tL&#10;zhUc03VvCsJ5ZI2VZVLwJAer5UdngYm2D97T/eBzEULYJaig8L5OpHRZQQZdZGviwP3YxqAPsMml&#10;bvARwk0lB3E8kQZLDg0F1vRdUPZ7uBkF59mYdtvNINXD/jMdj26X/el6Uar72X7NQXhq/Vv8797o&#10;MH8Ef7+EA+TyBQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFYJIePBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,97396r97396,l97396,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="6043C659" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="6043C659" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7220" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3B568FEE" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="3B568FEE" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Health</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>insurance</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3591" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="02DC80BF" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="02DC80BF" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Health</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>insurance</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="6F2EDDEF" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="6F2EDDEF" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9502" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="231D2F8F" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="231D2F8F" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>patient</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>currently</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> hospital?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="368" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31B648A8" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="31B648A8" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="157"/>
               <w:ind w:left="11"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F5018FE" wp14:editId="5EDB8796">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>212237</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>99312</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="15" name="Group 15"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -1592,80 +1487,79 @@
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="1A615E81" id="Group 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:16.7pt;margin-top:7.8pt;width:8.55pt;height:8.55pt;z-index:-251651072;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/K85RngIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+30Ix9WnKpr1mhS&#10;1VZqpj0TjD80DAxInP77Xa5DnLbSNHUv9oF7uNx7ODC/3reS7IR1jVY5HZ2llAjFddGoKqc/1ndf&#10;ppQ4z1TBpFYipy/C0evF50/zzmTiXNdaFsISSKJc1pmc1t6bLEkcr0XL3Jk2QkGw1LZlHoa2SgrL&#10;OsjeyuQ8TcdJp21hrObCOZhd9kG6wPxlKbh/LEsnPJE5hdo8fi1+N+GbLOYsqywzdcMPZbAPVNGy&#10;RsGmx1RL5hnZ2uZdqrbhVjtd+jOu20SXZcMF9gDdjNI33ays3hrspcq6yhxlAmnf6PThtPxht7Lm&#10;2TzZvnqA95r/cqBL0pkqO42HcTWQ96VtwyJoguxR0ZejomLvCYfJUTq9ml5RwiF0wKg4r+FY3q3i&#10;9be/rktY1m+KpR1L6Qx4xw3yuP+T57lmRqDqLrT/ZElTQPVjShRrwcKrg1tgBnoJmwMrKHgYuYOY&#10;b/S5uri4pAR0QIAqRJVmk8kMzBlE6iFEj72yjG+dXwmNYrPdvfO4uCoiYnVEfK8itGD9YHqJpveU&#10;gOktJWD6TW96w3xYF04wQNLFzUkdUYi1eifWGll+OLDZ5GKG7UOZA0OqU+ZscpmCaNjUwI6c+DeY&#10;deDilYSsMR7/PQ9Ugnz/wjmtMObgUjvRaxtaRpGPMsCep0JLFRQZpePxFC+207Ip7hopgxTOVptb&#10;acmOhWclvZl+jSW9ohnr/JK5uudhKGiP3eH9cllvlmCijS5ewGsduCun7veWWUGJ/K7AzeHhisBG&#10;sInAenmr8XnDU4I91/ufzBoSts+pB5c96GhqlkUHQRWB0HPDSqVvtl6XTbAXXLBY0WEAFwwRvkSA&#10;Xj11p2NkDW/74g8AAAD//wMAUEsDBBQABgAIAAAAIQChC0kt3QAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI7NSsNAFIX3gu8wXMGdnaQxtcRMSinqqgi2gnQ3zdwmoZk7ITNN0rf3urLL88M5X76a&#10;bCsG7H3jSEE8i0Aglc40VCn43r8/LUH4oMno1hEquKKHVXF/l+vMuJG+cNiFSvAI+UwrqEPoMil9&#10;WaPVfuY6JM5Orrc6sOwraXo98rht5TyKFtLqhvih1h1uaizPu4tV8DHqcZ3Eb8P2fNpcD/v082cb&#10;o1KPD9P6FUTAKfyX4Q+f0aFgpqO7kPGiVZAkz9xkP12A4DyNUhBH9ucvIItc3vIXvwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQD/K85RngIAACMGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQChC0kt3QAAAAcBAAAPAAAAAAAAAAAAAAAAAPgEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
                       <v:shape id="Graphic 16" o:spid="_x0000_s1027" style="position:absolute;left:5334;top:5334;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJlxoPwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L+x/CLHizqU+0GmVZEDzJakX0NjazbdlmUpqo9d+bBcHbfHzPWaxaU4kbNa60rKAfxSCIM6tL&#10;zhUc0nVvCsJ5ZI2VZVLwIAer5UdngYm2d97Rbe9zEULYJaig8L5OpHRZQQZdZGviwP3axqAPsMml&#10;bvAewk0lB3E8kQZLDg0F1vRdUPa3vxoFp9mYfrabQaqH/Uc6Hl3Pu+PlrFT3s/2ag/DU+rf45d7o&#10;MH8C/7+EA+TyCQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMmXGg/BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,97396r97406,l97406,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="390E285A" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="390E285A" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="157"/>
               <w:ind w:left="0" w:right="353"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26ED71FD" wp14:editId="7E3AD158">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>417443</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>99312</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="17" name="Group 17"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -1725,273 +1619,252 @@
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="4CB31F07" id="Group 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:32.85pt;margin-top:7.8pt;width:8.55pt;height:8.55pt;z-index:-251652096;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCs5/U+mAIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+00ypcVp+raNZpU&#10;dZXaac8E4w8NAwMSJ/9+l2uTpO00Td2LffA93I/jA8urfSvJTljXaJXT0UVKiVBcF42qcvr9+e7T&#10;nBLnmSqY1Erk9CAcvVp9/LDsTCYuda1lISyBJMplnclp7b3JksTxWrTMXWgjFARLbVvmYWmrpLCs&#10;g+ytTC7TdJp02hbGai6cg6+3fZCuMH9ZCu6/laUTnsicQm8enxafm/BMVkuWVZaZuuFDG+wdXbSs&#10;UVD0mOqWeUa2tnmTqm241U6X/oLrNtFl2XCBM8A0o/TVNGurtwZnqbKuMkeZQNpXOr07LX/Yra15&#10;Mo+27x7gveY/HeiSdKbKzuNhXZ3I+9K2YRMMQfao6OGoqNh7wuHjKJ1P5hNKOIQGjIrzGn7Lm128&#10;/vLXfQnL+qLY2rGVzoB33Eke93/yPNXMCFTdhfEfLWkK6B6MrFgLFl4PboEvMEsoDqyg4LByg5iv&#10;9JmMx2NKQAcEqEJUaTGbLcCcQaQeQvQ4K8v41vm10Cg22907j5urIiJWR8T3KkIL1g+ml2h6TwmY&#10;3lICpt/0pjfMh33hDwZIulic1BGFWKt34lkjy59+2GI2XkxDHmjzxJDqnNlzwsTn7MiJb4NZT1w8&#10;kpA1xuO754FKkO9fOH+qyaV2om86jIzdH2WAmudCSxUUGaXT6RwPttOyKe4aKYMUzlabG2nJjoVr&#10;Jb2ef44tvaAZ6/wtc3XPw9CgmVR4vlzWmyWYaKOLA3itA3fl1P3aMisokV8VuDlcXBHYCDYRWC9v&#10;NF5v+Jeg5vP+B7OGhPI59eCyBx1NzbLoIJg3EHpu2Kn09dbrsgn2ggMWOxoWcMAQ4U0E6MVVd75G&#10;1uluX/0GAAD//wMAUEsDBBQABgAIAAAAIQC8IEEM3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8NAEIXvgv9hGcGb3SQlaYnZlFLUUxFsBfG2zU6T0OxsyG6T9N87nvT45j3e+6bYzLYTIw6+&#10;daQgXkQgkCpnWqoVfB5fn9YgfNBkdOcIFdzQw6a8vyt0btxEHzgeQi24hHyuFTQh9LmUvmrQar9w&#10;PRJ7ZzdYHVgOtTSDnrjcdjKJokxa3RIvNLrHXYPV5XC1Ct4mPW2X8cu4v5x3t+9j+v61j1Gpx4d5&#10;+wwi4Bz+wvCLz+hQMtPJXcl40SnI0hUn+Z5mINhfJ/zJScEyWYEsC/mfv/wBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArOf1PpgCAAAjBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAvCBBDN4AAAAHAQAADwAAAAAAAAAAAAAAAADyBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
                       <v:shape id="Graphic 18" o:spid="_x0000_s1027" style="position:absolute;left:5333;top:5333;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXRCvmxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvgv9hGaE33Wir1OgqIhQ8lWqk6G3MTpPQ7GzIrhr/fedQ8DbDe/PeN8t152p1ozZUng2MRwko&#10;4tzbigsDx+xj+A4qRGSLtWcy8KAA61W/t8TU+jvv6XaIhZIQDikaKGNsUq1DXpLDMPINsWg/vnUY&#10;ZW0LbVu8S7ir9SRJZtphxdJQYkPbkvLfw9UZOM2n9PW5m2T2dfzIpm/X8/77cjbmZdBtFqAidfFp&#10;/r/eWcEXWPlFBtCrPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXRCvmxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,97396r97396,l97396,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="564A1452" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="564A1452" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9502" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74050079" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="74050079" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Has</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>patient</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>given</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>permission</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>referral</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>be</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> made?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="368" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EF01C76" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="7EF01C76" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="157"/>
               <w:ind w:left="11"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="317E2663" wp14:editId="4F9382E6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>212237</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>99375</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="19" name="Group 19"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -2051,80 +1924,79 @@
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="4F1BB78E" id="Group 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:16.7pt;margin-top:7.8pt;width:8.55pt;height:8.55pt;z-index:-251643904;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWlWhNnAIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+00bT6sOFXXrtGk&#10;qqvUTnsmGH9oGBiQOP33u1ybJE2nTepe7AP3cLn3cGBxtWsl2QrrGq1yOjpLKRGK66JRVU6/P999&#10;mlHiPFMFk1qJnL4IR6+WHz8sOpOJc11rWQhLIIlyWWdyWntvsiRxvBYtc2faCAXBUtuWeRjaKiks&#10;6yB7K5PzNJ0knbaFsZoL52D2tg/SJeYvS8H9t7J0whOZU6jN49fidx2+yXLBssoyUzd8KIO9o4qW&#10;NQo23ae6ZZ6RjW3epGobbrXTpT/juk10WTZcYA/QzSg96WZl9cZgL1XWVWYvE0h7otO70/KH7cqa&#10;J/No++oB3mv+04EuSWeq7DgextWBvCttGxZBE2SHir7sFRU7TzhMjtLZ5eySEg6hAaPivIZjebOK&#10;11/+ui5hWb8plrYvpTPgHXeQx/2fPE81MwJVd6H9R0uaIqfn4B7FWrDwanALzEAvYXNgBQWHkRvE&#10;PNHncjy+oAR0QIAqRJXm0+kc0geRegjRfa8s4xvnV0Kj2Gx77zwuroqIWB0R36kILVg/mF6i6T0l&#10;YHpLCZh+3ZveMB/WhRMMkHRxc1JHFGKt3opnjSx/OLD5dDyfhDxQ5oEh1TFzPr1IJ9jxMTty4t9g&#10;1gMXRYWsMR7/PQ9Uiib7B+dPe3KpneiLDi1j9XsZIN+x0FIFRUbpZDLDi+20bIq7RsoghbPV+kZa&#10;smXhWUmvZ59j2a9oxjp/y1zd8zA0aCYV3i+X9WYJJlrr4gW81oG7cup+bZgVlMivCtwcHq4IbATr&#10;CKyXNxqfNzwl2PN594NZQ8L2OfXgsgcdTc2y6CDoNxB6blip9PXG67IJ9oILFisaBnDBEOFLBOjV&#10;U3c8RtbhbV/+BgAA//8DAFBLAwQUAAYACAAAACEAoQtJLd0AAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOzUrDQBSF94LvMFzBnZ2kMbXETEop6qoItoJ0N83cJqGZOyEzTdK397qyy/PDOV++mmwr&#10;Bux940hBPItAIJXONFQp+N6/Py1B+KDJ6NYRKriih1Vxf5frzLiRvnDYhUrwCPlMK6hD6DIpfVmj&#10;1X7mOiTOTq63OrDsK2l6PfK4beU8ihbS6ob4odYdbmosz7uLVfAx6nGdxG/D9nzaXA/79PNnG6NS&#10;jw/T+hVEwCn8l+EPn9GhYKaju5DxolWQJM/cZD9dgOA8jVIQR/bnLyCLXN7yF78AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAVpVoTZwCAAAjBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAoQtJLd0AAAAHAQAADwAAAAAAAAAAAAAAAAD2BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
                       <v:shape id="Graphic 20" o:spid="_x0000_s1027" style="position:absolute;left:5334;top:5334;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDnXu1dwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlhN50k7SWmrqKCAVPpZpSzG2aHZNgdjZkNzH+++6h4PHxvtfb0TRioM7VlhXEiwgEcWF1&#10;zaWC7+xj/gbCeWSNjWVScCcH2810ssZU2xsfaTj5UoQQdikqqLxvUyldUZFBt7AtceAutjPoA+xK&#10;qTu8hXDTyCSKXqXBmkNDhS3tKyqup94oOK+W9PV5SDL9HN+z5UufH39+c6WeZuPuHYSn0T/E/+6D&#10;VpCE9eFL+AFy8wcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnXu1dwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,97396r97406,l97406,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C80DA78" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="5C80DA78" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="157"/>
               <w:ind w:left="0" w:right="353"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="691190B6" wp14:editId="61E98A2E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>417443</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>99376</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="21" name="Group 21"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -2184,316 +2056,290 @@
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="38CFCC2E" id="Group 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:32.85pt;margin-top:7.8pt;width:8.55pt;height:8.55pt;z-index:-251644928;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSZZH6mgIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2jAUfZ+0/2D5fU0AQSFqqLqyoklV&#10;V6lMezaO86E5tmcbQv/9rm9ioO00Td1Lcpx7fD9Ojn11fWgl2QvrGq1yOrpIKRGK66JRVU6/b+4+&#10;zSlxnqmCSa1ETp+Fo9fLjx+uOpOJsa61LIQlkES5rDM5rb03WZI4XouWuQtthIJgqW3LPCxtlRSW&#10;dZC9lck4TWdJp21hrObCOfi66oN0ifnLUnD/rSyd8ETmFHrz+LT43IZnsrxiWWWZqRs+tMHe0UXL&#10;GgVFj6lWzDOys82bVG3DrXa69Bdct4kuy4YLnAGmGaWvpllbvTM4S5V1lTnKBNK+0undafnDfm3N&#10;k3m0ffcA7zX/6UCXpDNVdh4P6+pEPpS2DZtgCHJARZ+PioqDJxw+jtL5dD6lhENowKg4r+G3vNnF&#10;6y9/3ZewrC+KrR1b6Qx4x53kcf8nz1PNjEDVXRj/0ZKmyOl4TIliLVh4PbgFvsAsoTiwgoLDyg1i&#10;vtJnOplMKAEdEKAKUaXF5eUCzBlE6iFEj7OyjO+cXwuNYrP9vfO4uSoiYnVE/KAitGD9YHqJpveU&#10;gOktJWD6bW96w3zYF/5ggKSLxUkdUYi1ei82Gln+9MMWl5PFLOSBNk8Mqc6ZPSdMfM6OnPg2mPXE&#10;xSMJWWM8vnseqAT5/oXzp5pcaif6psPI2P1RBqh5LrRUQZFROpvN8WA7LZvirpEySOFstb2VluxZ&#10;uFbSm/nn2NILmrHOr5irex6GBs2kwvPlst4swURbXTyD1zpwV07drx2zghL5VYGbw8UVgY1gG4H1&#10;8lbj9YZ/CWpuDj+YNSSUz6kHlz3oaGqWRQfBvIHQc8NOpW92XpdNsBccsNjRsIADhghvIkAvrrrz&#10;NbJOd/vyNwAAAP//AwBQSwMEFAAGAAgAAAAhALwgQQzeAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwZvdJCVpidmUUtRTEWwF8bbNTpPQ7GzIbpP03zue9PjmPd77ptjMthMj&#10;Dr51pCBeRCCQKmdaqhV8Hl+f1iB80GR05wgV3NDDpry/K3Ru3EQfOB5CLbiEfK4VNCH0uZS+atBq&#10;v3A9EntnN1gdWA61NIOeuNx2MomiTFrdEi80usddg9XlcLUK3iY9bZfxy7i/nHe372P6/rWPUanH&#10;h3n7DCLgHP7C8IvP6FAy08ldyXjRKcjSFSf5nmYg2F8n/MlJwTJZgSwL+Z+//AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDSZZH6mgIAACMGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC8IEEM3gAAAAcBAAAPAAAAAAAAAAAAAAAAAPQEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;">
                       <v:shape id="Graphic 22" o:spid="_x0000_s1027" style="position:absolute;left:5333;top:5333;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4wNaxxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemo1pLTZ1FSkUPJVqRPT2mn1Ngtm3YXej8d93BaHHYWa+YebLwbTiTM43lhVMkhQE&#10;cWl1w5WCXfH5NAPhA7LG1jIpuJKH5WL0MMdc2wtv6LwNlYgQ9jkqqEPocil9WZNBn9iOOHq/1hkM&#10;UbpKaoeXCDetzNL0VRpsOC7U2NFHTeVp2xsFh7cpfX+ts0I/T67F9KU/bvY/R6Uex8PqHUSgIfyH&#10;7+21VpBlcPsSf4Bc/AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB4wNaxxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,97396r97396,l97396,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="5D359CA8" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="5D359CA8" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9502" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72FA68C0" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="72FA68C0" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>patient</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>currently</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>being</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cared</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>by</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>community</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>palliative</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>care</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>service?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="368" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B917B39" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="0B917B39" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="157"/>
               <w:ind w:left="11"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5766EE69" wp14:editId="22D51AF9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>212237</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>99439</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="23" name="Group 23"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -2553,80 +2399,79 @@
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="5811FF74" id="Group 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:16.7pt;margin-top:7.85pt;width:8.55pt;height:8.55pt;z-index:-251645952;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkg/mznQIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+00bT6sOFXXrtGk&#10;qqvUTnsmGH9oGBiQOP33u1ybJE2nTepe7AP3cLn3cGBxtWsl2QrrGq1yOjpLKRGK66JRVU6/P999&#10;mlHiPFMFk1qJnL4IR6+WHz8sOpOJc11rWQhLIIlyWWdyWntvsiRxvBYtc2faCAXBUtuWeRjaKiks&#10;6yB7K5PzNJ0knbaFsZoL52D2tg/SJeYvS8H9t7J0whOZU6jN49fidx2+yXLBssoyUzd8KIO9o4qW&#10;NQo23ae6ZZ6RjW3epGobbrXTpT/juk10WTZcYA/QzSg96WZl9cZgL1XWVWYvE0h7otO70/KH7cqa&#10;J/No++oB3mv+04EuSWeq7DgextWBvCttGxZBE2SHir7sFRU7TzhMjtLZ5eySEg6hAaPivIZjebOK&#10;11/+ui5hWb8plrYvpTPgHXeQx/2fPE81MwJVd6H9R0uaIqfnF5Qo1oKFV4NbYAZ6CZsDKyg4jNwg&#10;5ok+l+MxpAAdEKAKUaX5dDoHcwaRegjRfa8s4xvnV0Kj2Gx77zwuroqIWB0R36kILVg/mF6i6T0l&#10;YHpLCZh+3ZveMB/WhRMMkHRxc1JHFGKt3opnjSx/OLD5dDyfhDxQ5oEh1TFzPr1IJ9jxMTty4t9g&#10;1gMXryRkjfH473mgUjTZPzh/2pNL7URfdGgZq9/LAPmOhZYqKDJKJ5MZXmynZVPcNVIGKZyt1jfS&#10;ki0Lz0p6Pfscy35FM9b5W+bqnoehQTOp8H65rDdLMNFaFy/gtQ7clVP3a8OsoER+VeDm8HBFYCNY&#10;R2C9vNH4vOEpwZ7Pux/MGhK2z6kHlz3oaGqWRQdBv4HQc8NKpa83XpdNsBdcsFjRMIALhghfIkCv&#10;nrrjMbIOb/vyNwAAAP//AwBQSwMEFAAGAAgAAAAhAKeKSKHdAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMjs1Kw0AUhfeC7zBcwZ2dpDFa0kxKKeqqCG0F6W6auU1CM3dCZpqkb+91pcvzwzlfvpps&#10;KwbsfeNIQTyLQCCVzjRUKfg6vD8tQPigyejWESq4oYdVcX+X68y4kXY47EMleIR8phXUIXSZlL6s&#10;0Wo/cx0SZ2fXWx1Y9pU0vR553LZyHkUv0uqG+KHWHW5qLC/7q1XwMepxncRvw/Zy3tyOh/Tzexuj&#10;Uo8P03oJIuAU/srwi8/oUDDTyV3JeNEqSJJnbrKfvoLgPI1SECf25wuQRS7/8xc/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACSD+bOdAgAAIwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKeKSKHdAAAABwEAAA8AAAAAAAAAAAAAAAAA9wQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
                       <v:shape id="Graphic 24" o:spid="_x0000_s1027" style="position:absolute;left:5334;top:5334;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYZetexQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sY0Fpu6iggFT6UmRertNfvMBrNvQ3bV+O+7hYLHYWa+YRarwbbiQr1vHCuYThIQ&#10;xJXTDdcKvsr3pzkIH5A1to5JwY08rJajhwXm2l15R5ci1CJC2OeowITQ5VL6ypBFP3EdcfSOrrcY&#10;ouxrqXu8RrhtZZokL9Jiw3HBYEcbQ9WpOFsF368z+vzYpqV+nt7KWXY+7PY/B6Uex8P6DUSgIdzD&#10;/+2tVpBm8Pcl/gC5/AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCYZetexQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,97396r97406,l97406,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6730FBB7" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="6730FBB7" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="157"/>
               <w:ind w:left="0" w:right="353"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64787A5A" wp14:editId="7CFABBDD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>417443</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>99439</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="25" name="Group 25"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -2686,530 +2531,533 @@
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="3B306F46" id="Group 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:32.85pt;margin-top:7.85pt;width:8.55pt;height:8.55pt;z-index:-251646976;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgcwAEmQIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+wkypcVp+qaNZpU&#10;dZXaac8E4w8NAwMSp/9+l+uQpO00Td2LffA93I/jA8urQyvJXljXaJXT4SClRCiui0ZVOf3+dPtp&#10;TonzTBVMaiVy+iwcvVp9/LDsTCZGutayEJZAEuWyzuS09t5kSeJ4LVrmBtoIBcFS25Z5WNoqKSzr&#10;IHsrk1GaTpNO28JYzYVz8HXdB+kK85el4P5bWTrhicwp9ObxafG5Dc9ktWRZZZmpG35sg72ji5Y1&#10;CoqeUq2ZZ2Rnmzep2oZb7XTpB1y3iS7LhgucAaYZpq+m2Vi9MzhLlXWVOckE0r7S6d1p+f1+Y82j&#10;ebB99wDvNP/pQJekM1V2GQ/r6kw+lLYNm2AIckBFn0+KioMnHD4O0/lkPqGEQ+iIUXFew295s4vX&#10;X/66L2FZXxRbO7XSGfCOO8vj/k+ex5oZgaq7MP6DJU2R09GUEsVasPDm6Bb4ArOE4sAKCh5X7ijm&#10;K30m4/GYEtABAaoQVVrMZgswZxCphxA9zcoyvnN+IzSKzfZ3zuPmqoiI1RHxg4rQgvWD6SWa3lMC&#10;preUgOm3vekN82Ff+IMBki4WJ3VEIdbqvXjSyPLnH7aYjRc4PrR5Zkh1yew5YeJLduTEt8GsZy4e&#10;Scga4/Hd80AlyPcvnD/V5FI70WsbRkaRTzJAzUuhpQqKDNPpdI4H22nZFLeNlEEKZ6vtjbRkz8K1&#10;kl7PP8eWXtCMdX7NXN3zMBS0x+nwfLmsN0sw0VYXz+C1DtyVU/drx6ygRH5V4OZwcUVgI9hGYL28&#10;0Xi94V+Cmk+HH8waEsrn1IPL7nU0Ncuig6CLQOi5YafS1zuvyybYCw5Y7Oi4gAOGCG8iQC+uuss1&#10;ss53++o3AAAA//8DAFBLAwQUAAYACAAAACEAuqFAgNwAAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQWvCQBCF74X+h2UKvdVNFK3EbESk7UkK1ULxNiZjEszOhuyaxH/f8dSeHjPv8eabdD3aRvXU&#10;+dqxgXgSgSLOXVFzaeD78P6yBOUDcoGNYzJwIw/r7PEhxaRwA39Rvw+lkhL2CRqoQmgTrX1ekUU/&#10;cS2xeGfXWQwydqUuOhyk3DZ6GkULbbFmuVBhS9uK8sv+ag18DDhsZvFbv7uct7fjYf75s4vJmOen&#10;cbMCFWgMf2G44ws6ZMJ0clcuvGoMLOavkpT9XcVfTuWTk4GZqM5S/Z8/+wUAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCgcwAEmQIAACMGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQC6oUCA3AAAAAcBAAAPAAAAAAAAAAAAAAAAAPMEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
                       <v:shape id="Graphic 26" o:spid="_x0000_s1027" style="position:absolute;left:5333;top:5333;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAH+9CyxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sa0Bpu6iggFT6UmRertNfvMBrNvQ3bV+O+7BaHHYWa+YRarwbbiQr1vHCuYThIQ&#10;xJXTDdcKvsr3pzkIH5A1to5JwY08rJajhwXm2l15R5ci1CJC2OeowITQ5VL6ypBFP3EdcfSOrrcY&#10;ouxrqXu8RrhtZZokmbTYcFww2NHGUHUqzlbB9+uMPj+2aamfp7dy9nI+7PY/B6Uex8P6DUSgIfyH&#10;7+2tVpBm8Pcl/gC5/AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAH+9CyxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,97396r97396,l97396,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="39F710CE" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="39F710CE" w14:textId="77777777" w:rsidTr="005A30BB">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6081" w:type="dxa"/>
+            <w:tcW w:w="5940" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC7B890" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="6CC7B890" w14:textId="68B8092B" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="005A30BB" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...9 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If so</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please provide n</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF232C" w:rsidRPr="005A30BB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ame of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF232C" w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Service:</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ervice:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="45005CDB" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="45005CDB" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="169"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:color w:val="53595F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>service:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="667886BE" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="667886BE" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9502" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="564C811B" w14:textId="67BFD0A6" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="564C811B" w14:textId="67BFD0A6" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8972"/>
               </w:tabs>
               <w:rPr>
                 <w:position w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Does</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>patient</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>family</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>understand</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diagnosis/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>prognosis?</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Patient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="368" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5001D395" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="5001D395" w14:textId="1011CE2C" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="005A30BB" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
-                <w:position w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A060013" wp14:editId="7248EB09">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="161F377E" wp14:editId="2375168B">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>30323</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>99701</wp:posOffset>
+                      </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
-                      <wp:effectExtent l="9525" t="0" r="0" b="5714"/>
-                      <wp:docPr id="27" name="Group 27"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1532279623" name="Group 1532279623"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="108585" cy="108585"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="108585" cy="108585"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
-                              <wps:cNvPr id="28" name="Graphic 28"/>
+                              <wps:cNvPr id="561918545" name="Graphic 30"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="5334" y="5334"/>
                                   <a:ext cx="97790" cy="97790"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="97790" h="97790">
                                       <a:moveTo>
                                         <a:pt x="0" y="97406"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="97396" y="97406"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="97396" y="0"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="0"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="97406"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="10668">
                                   <a:solidFill>
                                     <a:srgbClr val="00A8B0"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
-                    </wp:inline>
+                    </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="405F8499" id="Group 27" o:spid="_x0000_s1026" style="width:8.55pt;height:8.55pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzSzfhnQIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+00bT6sOFXXrtGk&#10;qqvUTnsmGH9oGBiQOP33u1ybJE2nTepe7AP3cLn3cGBxtWsl2QrrGq1yOjpLKRGK66JRVU6/P999&#10;mlHiPFMFk1qJnL4IR6+WHz8sOpOJc11rWQhLIIlyWWdyWntvsiRxvBYtc2faCAXBUtuWeRjaKiks&#10;6yB7K5PzNJ0knbaFsZoL52D2tg/SJeYvS8H9t7J0whOZU6jN49fidx2+yXLBssoyUzd8KIO9o4qW&#10;NQo23ae6ZZ6RjW3epGobbrXTpT/juk10WTZcYA/QzSg96WZl9cZgL1XWVWYvE0h7otO70/KH7cqa&#10;J/No++oB3mv+04EuSWeq7DgextWBvCttGxZBE2SHir7sFRU7TzhMjtLZ5eySEg6hAaPivIZjebOK&#10;11/+ui5hWb8plrYvpTPgHXeQx/2fPE81MwJVd6H9R0uaIqfnYGTFWrDwanALzEAvYXNgBQWHkRvE&#10;PNHncjy+oAR0QIAqRJXm0+kczBlE6iFE972yjG+cXwmNYrPtvfO4uCoiYnVEfKcitGD9YHqJpveU&#10;gOktJWD6dW96w3xYF04wQNLFzUkdUYi1eiueNbL84cDm04t0EvJAmQeGVMfM+XQ8n2DHx+zIiX+D&#10;WQ9cvJKQNcbjv+eBStFk/+D8aU8utRN90aFlrH4vA+Q7FlqqoMgonUxmeLGdlk1x10gZpHC2Wt9I&#10;S7YsPCvp9exzLPsVzVjnb5mrex6GBs2kwvvlst4swURrXbyA1zpwV07drw2zghL5VYGbw8MVgY1g&#10;HYH18kbj84anBHs+734wa0jYPqceXPago6lZFh0E/QZCzw0rlb7eeF02wV5wwWJFwwAuGCJ8iQC9&#10;euqOx8g6vO3L3wAAAP//AwBQSwMEFAAGAAgAAAAhAI/iXmbZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FrwkAQhe9C/8Myhd50kxZtSbMRkdaTFNRC6W3MjkkwOxuyaxL/fVc92Ms8hje89006&#10;H0wtOmpdZVlBPIlAEOdWV1wo+N59jt9AOI+ssbZMCs7kYJ49jFJMtO15Q93WFyKEsEtQQel9k0jp&#10;8pIMuoltiIN3sK1BH9a2kLrFPoSbWj5H0UwarDg0lNjQsqT8uD0ZBase+8VL/NGtj4fl+Xc3/fpZ&#10;x6TU0+OweAfhafD3Y7jgB3TIAtPenlg7USsIj/jrvHivMYj9TWWWyv/s2R8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAc0s34Z0CAAAjBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAj+JeZtkAAAADAQAADwAAAAAAAAAAAAAAAAD3BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
-                      <v:shape id="Graphic 28" o:spid="_x0000_s1027" style="position:absolute;left:5334;top:5334;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZKOFbwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlhN50k7SWmrqKCAVPpZpSzG2aHZNgdjZkNzH+++6h4PHxvtfb0TRioM7VlhXEiwgEcWF1&#10;zaWC7+xj/gbCeWSNjWVScCcH2810ssZU2xsfaTj5UoQQdikqqLxvUyldUZFBt7AtceAutjPoA+xK&#10;qTu8hXDTyCSKXqXBmkNDhS3tKyqup94oOK+W9PV5SDL9HN+z5UufH39+c6WeZuPuHYSn0T/E/+6D&#10;VpCEseFL+AFy8wcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZKOFbwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,97406r97396,l97396,,,,,97406xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
+                    <v:group w14:anchorId="374E43D8" id="Group 1532279623" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.4pt;margin-top:7.85pt;width:8.55pt;height:8.55pt;z-index:-251637760;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyhoxCogIAACoGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+0031adqmvXaFLV&#10;VWqmPROMPzQMDEic/vtdrkOSptMmdS/44Hu43Hs4cHW9ayXZCusarXI6uEgpEYrrolFVTr+v7j/N&#10;KHGeqYJJrUROX4Sj14uPH646k4lLXWtZCEsgiXJZZ3Jae2+yJHG8Fi1zF9oIBcFS25Z5mNoqKSzr&#10;IHsrk8s0nSSdtoWxmgvn4O9dH6QLzF+WgvtvZemEJzKnUJvH0eK4DmOyuGJZZZmpG74vg72jipY1&#10;CjY9pLpjnpGNbd6kahtutdOlv+C6TXRZNlxgD9DNID3rZmn1xmAvVdZV5iATSHum07vT8sft0ppn&#10;82T76gE+aP7TgS5JZ6rsNB7m1ZG8K20bFkETZIeKvhwUFTtPOPwcpLPxbEwJh9Aeo+K8hmN5s4rX&#10;X/66LmFZvymWdiilM+Add5TH/Z88zzUzAlV3of0nS5oip+PJYD6YjUfQjGItOHm5N80QTRRqAHIQ&#10;EhoMM7fX9Eym8XA4ogTkQIBiRLHm0+kcPBq06mE4hNgyy/jG+aXQqDnbPjiPi6siIlZHxHcqQgs3&#10;IHhfovc9JeB9Swl4f9173zAf1oWDDJB0cXNSRxRird6KlUaWP57bfDpKJyEPlHlkSHXKnE+H8wl2&#10;fMqOnPg1mPXIRVEha4zHb88DlaLX/sH5055caif6okPLWP1BBsh3KrRUQZFBOpnM8H47LZvivpEy&#10;SOFstb6VlmxZeF3Sm9nnWPYrmrHO3zFX9zwM7TWTCq9ZNEuwzVoXL2C5DtyVU/drw6ygRH5VYOrw&#10;fkVgI1hHYL281fjK4SnBnqvdD2YNCdvn1IPLHnX0Nsuig6DfQOi5YaXSNxuvyybYC+5ZrGg/gXuG&#10;CB8kQK9evNM5so5P/OI3AAAA//8DAFBLAwQUAAYACAAAACEApynINd0AAAAGAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEzOwUrDQBAG4LvgOywjeLObpFZrzKaUop6KYCuIt2kyTUKzsyG7TdK3dzzpceYf&#10;/vmy1WRbNVDvG8cG4lkEirhwZcOVgc/9690SlA/IJbaOycCFPKzy66sM09KN/EHDLlRKStinaKAO&#10;oUu19kVNFv3MdcSSHV1vMcjYV7rscZRy2+okih60xYblQ40dbWoqTruzNfA24riexy/D9nTcXL73&#10;i/evbUzG3N5M62dQgabwdwy/fKFDLqaDO3PpVWvgXuBB1otHUBIn8ROog4F5sgSdZ/o/P/8BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMoaMQqICAAAqBgAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApynINd0AAAAGAQAADwAAAAAAAAAAAAAAAAD8&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAYGAAAAAA==&#10;">
+                      <v:shape id="Graphic 30" o:spid="_x0000_s1027" style="position:absolute;left:5334;top:5334;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDj64oNygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U3UFY2uUgoFT1JNKXp7Zp9JaPZtyK4a/71bKPQ4zMw3zHLd20ZcqfO1Yw3pMAFB&#10;XDhTc6nhK/94nYHwAdlg45g03MnDevX8tMTMuBvv6LoPpYgQ9hlqqEJoMyl9UZFFP3QtcfTOrrMY&#10;ouxKaTq8Rbht5ChJptJizXGhwpbeKyp+9her4TBX9LndjHIzTu+5mlyOu+/TUevBS/+2ABGoD//h&#10;v/bGaFDTdJ7O1ETB76V4B+TqAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOPrig3KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,97406r97396,l97396,,,,,97406xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
-                      <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="711ECEBF" w14:textId="3AEAA657" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="153" w:lineRule="exact"/>
+              <w:ind w:left="83"/>
+              <w:rPr>
+                <w:position w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45EE6A80" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="45EE6A80" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="157"/>
               <w:ind w:left="0" w:right="353"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42916297" wp14:editId="5E8012BF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>417443</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>99467</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="29" name="Group 29"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -3269,1150 +3117,1079 @@
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="75C8D863" id="Group 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:32.85pt;margin-top:7.85pt;width:8.55pt;height:8.55pt;z-index:-251650048;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3gmEFnAIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+00bT6sOFXXrNGk&#10;qqvUTnsmGH9oGBiQOP33u1ybJG2nTepe7AP3cLn3cGBxtW8l2QnrGq1yOjpLKRGK66JRVU6/P91+&#10;mlHiPFMFk1qJnD4LR6+WHz8sOpOJc11rWQhLIIlyWWdyWntvsiRxvBYtc2faCAXBUtuWeRjaKiks&#10;6yB7K5PzNJ0knbaFsZoL52B21QfpEvOXpeD+W1k64YnMKdTm8WvxuwnfZLlgWWWZqRs+lMHeUUXL&#10;GgWbHlKtmGdka5s3qdqGW+106c+4bhNdlg0X2AN0M0pfdbO2emuwlyrrKnOQCaR9pdO70/L73dqa&#10;R/Ng++oB3mn+04EuSWeq7DQextWRvC9tGxZBE2SPij4fFBV7TzhMjtLZ5eySEg6hAaPivIZjebOK&#10;11/+ui5hWb8plnYopTPgHXeUx/2fPI81MwJVd6H9B0uaIqdjcI9iLVh4PbgFZqCXsDmwgoLDyA1i&#10;vtLncjy+oAR0QIAqRJXm0+kc0geRegjRQ68s41vn10Kj2Gx35zwuroqIWB0R36sILVg/mF6i6T0l&#10;YHpLCZh+05veMB/WhRMMkHRxc1JHFGKt3oknjSx/PLD59CKdhDxQ5pEh1SlzPh3PJ9jxKTty4t9g&#10;1iMXRYWsMR7/PQ9Uiib7B+dPe3KpneiLDi1j9QcZIN+p0FIFRUbpZDLDi+20bIrbRsoghbPV5kZa&#10;smPhWUmvZ59j2S9oxjq/Yq7ueRgaNJMK75fLerMEE2108Qxe68BdOXW/tswKSuRXBW4OD1cENoJN&#10;BNbLG43PG54S7Pm0/8GsIWH7nHpw2b2OpmZZdBD0Gwg9N6xU+nrrddkEe8EFixUNA7hgiPAlAvTi&#10;qTsdI+v4ti9/AwAA//8DAFBLAwQUAAYACAAAACEAuqFAgNwAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQWvCQBCF74X+h2UKvdVNFK3EbESk7UkK1ULxNiZjEszOhuyaxH/f8dSeHjPv8eabdD3a&#10;RvXU+dqxgXgSgSLOXVFzaeD78P6yBOUDcoGNYzJwIw/r7PEhxaRwA39Rvw+lkhL2CRqoQmgTrX1e&#10;kUU/cS2xeGfXWQwydqUuOhyk3DZ6GkULbbFmuVBhS9uK8sv+ag18DDhsZvFbv7uct7fjYf75s4vJ&#10;mOencbMCFWgMf2G44ws6ZMJ0clcuvGoMLOavkpT9XcVfTuWTk4GZqM5S/Z8/+wUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQC3gmEFnAIAACMGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC6oUCA3AAAAAcBAAAPAAAAAAAAAAAAAAAAAPYEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;">
                       <v:shape id="Graphic 30" o:spid="_x0000_s1027" style="position:absolute;left:5334;top:5334;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBih3uAwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdN1VW0GkUEwZOsVkRvYzO2xWZSmqj1328OCx4f73uxakwpXlS7wrKCQT8CQZxaXXCm&#10;4JRse1MQziNrLC2Tgg85WC3brQXG2r75QK+jz0QIYRejgtz7KpbSpTkZdH1bEQfubmuDPsA6k7rG&#10;dwg3pRxG0UQaLDg05FjRJqf0cXwaBZfZmH73u2GiR4NPMv55Xg/n21WpbqdZz0F4avxX/O/eaQWj&#10;sD58CT9ALv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYod7gMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,97406r97396,l97396,,,,,97406xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Family</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="7E01DD90" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="7E01DD90" w14:textId="77777777" w:rsidTr="005A30BB">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6081" w:type="dxa"/>
+            <w:tcW w:w="5940" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="38D6037C" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="38D6037C" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Full</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>name</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>carer/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>next</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> kin:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="05508B6F" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="05508B6F" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="169"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>carer/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>next</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> kin:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="289DDF04" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="00FF232C">
+    <w:p w14:paraId="13F3C244" w14:textId="77777777" w:rsidR="005A30BB" w:rsidRDefault="005A30BB" w:rsidP="00FF232C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="155" w:after="56"/>
         <w:ind w:left="203"/>
+        <w:rPr>
+          <w:color w:val="009999"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="289DDF04" w14:textId="0FC5023E" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="00FF232C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="155" w:after="56"/>
+        <w:ind w:left="203"/>
+        <w:rPr>
+          <w:color w:val="009999"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00FF232C">
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
-          <w:color w:val="00A8B0"/>
+          <w:color w:val="009999"/>
         </w:rPr>
         <w:t>Referring</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00FF232C">
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
-          <w:color w:val="00A8B0"/>
+          <w:color w:val="009999"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00FF232C">
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
-          <w:color w:val="00A8B0"/>
+          <w:color w:val="009999"/>
         </w:rPr>
         <w:t>doctor</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00FF232C">
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
-          <w:color w:val="00A8B0"/>
+          <w:color w:val="009999"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF232C">
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
-          <w:color w:val="00A8B0"/>
+          <w:color w:val="009999"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="151" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5405"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="550"/>
         <w:gridCol w:w="3040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="6A5A5D1F" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="6A5A5D1F" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B81601D" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="4B81601D" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Doctor’s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>first</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5404" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3D511333" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="3D511333" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="169"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Doctor’s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>surname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="12D23023" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="12D23023" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7219" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="27B3670C" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="27B3670C" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="128"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>referring</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>doctor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3590" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="288509B5" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="288509B5" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="128"/>
               <w:ind w:left="169"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provider</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="2FEEBD70" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="2FEEBD70" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7219" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="248D57DA" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="248D57DA" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Clinic</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3590" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5D701551" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="5D701551" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="169"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="3E2F16C8" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="3E2F16C8" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10809" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="74E63293" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="74E63293" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="53B1B996" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="53B1B996" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10809" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2F89C75B" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="2F89C75B" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Clinic</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="29104D58" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="29104D58" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="1180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10809" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="64298CED" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="64298CED" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="126"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Clinical</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="09A55BFF" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="09A55BFF" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10809" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="7173FC5C" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="7173FC5C" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Primary</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diagnosis:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="5C8388F5" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="5C8388F5" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7769" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="27C701CE" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="27C701CE" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cancer,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>state</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sites</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>metastatic</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>disease:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="189D1035" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="189D1035" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1988"/>
                 <w:tab w:val="left" w:pos="2551"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> diagnosis:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="1301F12E" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="1301F12E" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10809" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2A18B0" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="3D2A18B0" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reasons</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>referral:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w14:paraId="0620FE00" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="0620FE00" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="1180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10809" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8E3200" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="4C8E3200" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2336"/>
                 <w:tab w:val="left" w:pos="3910"/>
               </w:tabs>
               <w:spacing w:before="129"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="725C05B2" wp14:editId="4F537579">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1223462</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>81466</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="31" name="Group 31"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -4472,51 +4249,51 @@
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="62B8E2E3" id="Group 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:96.35pt;margin-top:6.4pt;width:8.55pt;height:8.55pt;z-index:-251654144;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzhpQ4mgIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2jAUfZ+0/2D5fU0AQSEiVF1Z0aSq&#10;q9ROezaO86E5tmcbQv/9rm9ioO00Td1Lcpx7fD9Ojr28OrSS7IV1jVY5HV2klAjFddGoKqffn24/&#10;zSlxnqmCSa1ETp+Fo1erjx+WncnEWNdaFsISSKJc1pmc1t6bLEkcr0XL3IU2QkGw1LZlHpa2SgrL&#10;OsjeymScprOk07YwVnPhHHxd90G6wvxlKbj/VpZOeCJzCr15fFp8bsMzWS1ZVllm6oYPbbB3dNGy&#10;RkHRY6o184zsbPMmVdtwq50u/QXXbaLLsuECZ4BpRumraTZW7wzOUmVdZY4ygbSvdHp3Wn6/31jz&#10;aB5s3z3AO81/OtAl6UyVncfDujqRD6VtwyYYghxQ0eejouLgCYePo3Q+nU8p4RAaMCrOa/gtb3bx&#10;+stf9yUs64tia8dWOgPecSd53P/J81gzI1B1F8Z/sKQpcjoZU6JYCxbeDG6BLzBLKA6soOCwcoOY&#10;r/SZTiYTSkAHBKhCVGlxebkAcwaRegjR46ws4zvnN0Kj2Gx/5zxuroqIWB0RP6gILVg/mF6i6T0l&#10;YHpLCZh+25veMB/2hT8YIOlicVJHFGKt3osnjSx/+mGLy8liFvJAmyeGVOfMnhMmPmdHTnwbzHri&#10;4pGErDEe3z0PVIJ8/8L5U00utRN902Fk7P4oA9Q8F1qqoMgonc3meLCdlk1x20gZpHC22t5IS/Ys&#10;XCvp9fxzbOkFzVjn18zVPQ9Dg2ZS4flyWW+WYKKtLp7Bax24K6fu145ZQYn8qsDN4eKKwEawjcB6&#10;eaPxesO/BDWfDj+YNSSUz6kHl93raGqWRQfBvIHQc8NOpa93XpdNsBccsNjRsIADhghvIkAvrrrz&#10;NbJOd/vqNwAAAP//AwBQSwMEFAAGAAgAAAAhABgzSwDeAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj09Lw0AQxe+C32EZwZvdJOKfxGxKKeqpCG0F8TZNpklodjZkt0n67R1PenuPebz5vXw5206N&#10;NPjWsYF4EYEiLl3Vcm3gc/929wzKB+QKO8dk4EIelsX1VY5Z5Sbe0rgLtZIS9hkaaELoM6192ZBF&#10;v3A9sdyObrAYxA61rgacpNx2OomiR22xZfnQYE/rhsrT7mwNvE84re7j13FzOq4v3/uHj69NTMbc&#10;3syrF1CB5vAXhl98QYdCmA7uzJVXnfg0eZKoiEQmSCCJUhEHEWkKusj1/wXFDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCzhpQ4mgIAACMGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAYM0sA3gAAAAkBAAAPAAAAAAAAAAAAAAAAAPQEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;">
                       <v:shape id="Graphic 32" o:spid="_x0000_s1027" style="position:absolute;left:5333;top:5333;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9GUBsxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemo2xFpu6iggFT6WaIvX2mn1mg9m3IbvR+O+7hYLHYWa+YRarwTbiQp2vHSuYJCkI&#10;4tLpmisFX8X70xyED8gaG8ek4EYeVsvRwwJz7a68o8s+VCJC2OeowITQ5lL60pBFn7iWOHon11kM&#10;UXaV1B1eI9w2MkvTF2mx5rhgsKWNofK8762C79cZfX5ss0JPJ7di9twfd4efo1KP42H9BiLQEO7h&#10;//ZWK5hm8Pcl/gC5/AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9GUBsxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,97396r97396,l97396,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FCE8DE1" wp14:editId="4225D24C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2222647</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>81466</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="33" name="Group 33"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -4576,221 +4353,203 @@
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="322A3393" id="Group 33" o:spid="_x0000_s1026" style="position:absolute;margin-left:175pt;margin-top:6.4pt;width:8.55pt;height:8.55pt;z-index:-251653120;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFYPxxnAIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+30Ix9WnKpr1mhS&#10;1VVqpz0TjD80DAxInP77Xa5NkqbTJnUv9oF7uNx7ODC/3rWSbIV1jVY5HZ2llAjFddGoKqffn+8+&#10;TSlxnqmCSa1ETl+Eo9eLjx/mncnEua61LIQlkES5rDM5rb03WZI4XouWuTNthIJgqW3LPAxtlRSW&#10;dZC9lcl5mo6TTtvCWM2FczC77IN0gfnLUnD/rSyd8ETmFGrz+LX4XYdvspizrLLM1A0fymDvqKJl&#10;jYJN96mWzDOysc2bVG3DrXa69Gdct4kuy4YL7AG6GaUn3ays3hjspcq6yuxlAmlPdHp3Wv6wXVnz&#10;ZB5tXz3Ae81/OtAl6UyVHcfDuDqQd6VtwyJoguxQ0Ze9omLnCYfJUTq9ml5RwiE0YFSc13Asb1bx&#10;+stf1yUs6zfF0valdAa84w7yuP+T56lmRqDqLrT/aElT5PTikhLFWrDwanALzEAvYXNgBQWHkRvE&#10;PNHn6iKkAB0QoApRpdlkMgNzBpF6CNF9ryzjG+dXQqPYbHvvPC6uiohYHRHfqQgtWD+YXqLpPSVg&#10;eksJmH7dm94wH9aFEwyQdHFzUkcUYq3eimeNLH84sNnkYjYOeaDMA0OqY+ZscpmOseNjduTEv8Gs&#10;By5eScga4/Hf80ClaLJ/cP60J5faib7o0DJWv5cB8h0LLVVQZJSOx1O82E7LprhrpAxSOFutb6Ul&#10;WxaelfRm+jmW/YpmrPNL5uqeh6FBM6nwfrmsN0sw0VoXL+C1DtyVU/drw6ygRH5V4ObwcEVgI1hH&#10;YL281fi84SnBns+7H8waErbPqQeXPehoapZFB0G/gdBzw0qlbzZel02wF1ywWNEwgAuGCF8iQK+e&#10;uuMxsg5v++I3AAAA//8DAFBLAwQUAAYACAAAACEAznrZ/eAAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTUvDQBCG74L/YRnBm9180GpjNqUU9VQEW6H0Ns1Ok9Dsbshuk/TfO570OLwv7zxPvppM&#10;KwbqfeOsgngWgSBbOt3YSsH3/v3pBYQPaDW2zpKCG3lYFfd3OWbajfaLhl2oBI9Yn6GCOoQuk9KX&#10;NRn0M9eR5ezseoOBz76SuseRx00rkyhaSION5Q81drSpqbzsrkbBx4jjOo3fhu3lvLkd9/PPwzYm&#10;pR4fpvUriEBT+CvDLz6jQ8FMJ3e12otWQTqP2CVwkLACF9LFcwzipCBZLkEWufxvUPwAAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEARWD8cZwCAAAjBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAznrZ/eAAAAAJAQAADwAAAAAAAAAAAAAAAAD2BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAMGAAAAAA==&#10;">
                       <v:shape id="Graphic 34" o:spid="_x0000_s1027" style="position:absolute;left:5334;top:5334;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdvH2DxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8ARvmvoX7RplWVjwJGqXRW/P5m1bbF5Kk2r99kYQPA4z8xtmuW5NKa5Uu8KyguEgAkGc&#10;Wl1wpuA3+enPQTiPrLG0TAru5GC9+ugsMdb2xnu6HnwmAoRdjApy76tYSpfmZNANbEUcvH9bG/RB&#10;1pnUNd4C3JRyFEUzabDgsJBjRd85pZdDYxQcF1PabTejRI+H92Q6aU77v/NJqV63/foE4an17/Cr&#10;vdEKxhN4fgk/QK4eAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB28fYPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,97396r97406,l97406,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Symptom</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>management</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
               <w:t>End</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>life</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>care</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
               <w:t>Other</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(please</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>describe</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>below)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF232C" w14:paraId="7C8B0835" w14:textId="77777777" w:rsidTr="008B5E48">
+      <w:tr w:rsidR="00FF232C" w:rsidRPr="005A30BB" w14:paraId="7C8B0835" w14:textId="77777777" w:rsidTr="008B5E48">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10809" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABCEADE" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="3ABCEADE" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Allergies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CC6D6FB" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="00FF232C">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FF232C" w:rsidSect="00FF232C">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="2280" w:right="425" w:bottom="0" w:left="425" w:header="0" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
@@ -4853,210 +4612,195 @@
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6894"/>
         <w:gridCol w:w="3106"/>
         <w:gridCol w:w="810"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF232C" w14:paraId="4D09A700" w14:textId="77777777" w:rsidTr="00FF232C">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6894" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="471B3FEC" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="471B3FEC" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Has</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>patient</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>completed</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>an</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>advance</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>care</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>plan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B701147" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="7B701147" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="157"/>
               <w:ind w:left="0" w:right="238"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4001741E" wp14:editId="12D079D1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1867362</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>99357</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="35" name="Group 35"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -5116,80 +4860,79 @@
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="07326252" id="Group 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:147.05pt;margin-top:7.8pt;width:8.55pt;height:8.55pt;z-index:-251641856;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB867QOngIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+00bT6sOFXXrNGk&#10;qq3UTnsmGH9oGBiQOP33u1yHOG2laepe7AP3cLn3cGBxtW8l2QnrGq1yOjpLKRGK66JRVU5/PN9+&#10;mVHiPFMFk1qJnL4IR6+Wnz8tOpOJc11rWQhLIIlyWWdyWntvsiRxvBYtc2faCAXBUtuWeRjaKiks&#10;6yB7K5PzNJ0knbaFsZoL52B21QfpEvOXpeD+oSyd8ETmFGrz+LX43YRvslywrLLM1A0/lME+UEXL&#10;GgWbHlOtmGdka5t3qdqGW+106c+4bhNdlg0X2AN0M0rfdLO2emuwlyrrKnOUCaR9o9OH0/L73dqa&#10;J/No++oB3mn+y4EuSWeq7DQextVA3pe2DYugCbJHRV+Oioq9JxwmR+nscnZJCYfQAaPivIZjebeK&#10;19/+ui5hWb8plnYspTPgHTfI4/5PnqeaGYGqu9D+oyVNkdPxhBLFWrDw+uAWmIFewubACgoeRu4g&#10;5ht9LsfjC0pABwSoQlRpPp3OwZxBpB5C9Ngry/jW+bXQKDbb3TmPi6siIlZHxPcqQgvWD6aXaHpP&#10;CZjeUgKm3/SmN8yHdeEEAyRd3JzUEYVYq3fiWSPLDwc2n47n2D6UOTCkOmXOpxcpiIZNDezIiX+D&#10;WQcuXknIGuPx3/NAJcj3L5zTCmMOLrUTvbahZRT5KAPseSq0VEGRUTqZzPBiOy2b4raRMkjhbLW5&#10;kZbsWHhW0uvZ11jSK5qxzq+Yq3sehoL22B3eL5f1Zgkm2ujiBbzWgbty6n5vmRWUyO8K3Bwerghs&#10;BJsIrJc3Gp83PCXY83n/k1lDwvY59eCyex1NzbLoIKgiEHpuWKn09dbrsgn2ggsWKzoM4IIhwpcI&#10;0Kun7nSMrOFtX/4BAAD//wMAUEsDBBQABgAIAAAAIQBgUXPB4AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwDIbvSLxDZCRuLE3HBpSm0zQBpwmJDQlx8xqvrdYkVZO13dtjTnCz9X/6/Tlf&#10;TbYVA/Wh8U6DmiUgyJXeNK7S8Ll/vXsEESI6g613pOFCAVbF9VWOmfGj+6BhFyvBJS5kqKGOscuk&#10;DGVNFsPMd+Q4O/reYuS1r6TpceRy28o0SZbSYuP4Qo0dbWoqT7uz1fA24rieq5dhezpuLt/7xfvX&#10;VpHWtzfT+hlEpCn+wfCrz+pQsNPBn50JotWQPt0rRjlYLEEwMFcqBXHgIX0AWeTy/wfFDwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB867QOngIAACMGAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBgUXPB4AAAAAkBAAAPAAAAAAAAAAAAAAAAAPgE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;">
                       <v:shape id="Graphic 36" o:spid="_x0000_s1027" style="position:absolute;left:5334;top:5334;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCCIkZvxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8ARvmvoX7RplWVjwJGqXRW/P5m1bbF5Kk2r99kYQPA4z8xtmuW5NKa5Uu8KyguEgAkGc&#10;Wl1wpuA3+enPQTiPrLG0TAru5GC9+ugsMdb2xnu6HnwmAoRdjApy76tYSpfmZNANbEUcvH9bG/RB&#10;1pnUNd4C3JRyFEUzabDgsJBjRd85pZdDYxQcF1PabTejRI+H92Q6aU77v/NJqV63/foE4an17/Cr&#10;vdEKxjN4fgk/QK4eAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIIiRm/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,97396r97406,l97406,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1553DB1D" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="1553DB1D" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="157"/>
               <w:ind w:left="0" w:right="102"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62DE1560" wp14:editId="7CE6E487">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>334030</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>99358</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="37" name="Group 37"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -5249,222 +4992,207 @@
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="20E25168" id="Group 37" o:spid="_x0000_s1026" style="position:absolute;margin-left:26.3pt;margin-top:7.8pt;width:8.55pt;height:8.55pt;z-index:-251642880;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvJ49hmQIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+00ypcVp+raNZpU&#10;dZXaac8E4w8NAwMSJ/9+l2uTpO00Td2LffA93I/jA8urfSvJTljXaJXT0UVKiVBcF42qcvr9+e7T&#10;nBLnmSqY1Erk9CAcvVp9/LDsTCYuda1lISyBJMplnclp7b3JksTxWrTMXWgjFARLbVvmYWmrpLCs&#10;g+ytTC7TdJp02hbGai6cg6+3fZCuMH9ZCu6/laUTnsicQm8enxafm/BMVkuWVZaZuuFDG+wdXbSs&#10;UVD0mOqWeUa2tnmTqm241U6X/oLrNtFl2XCBM8A0o/TVNGurtwZnqbKuMkeZQNpXOr07LX/Yra15&#10;Mo+27x7gveY/HeiSdKbKzuNhXZ3I+9K2YRMMQfao6OGoqNh7wuHjKJ1P5hNKOIQGjIrzGn7Lm128&#10;/vLXfQnL+qLY2rGVzoB33Eke93/yPNXMCFTdhfEfLWmKnI7ByIq1YOH14Bb4ArOE4sAKCg4rN4j5&#10;Sp/JeDymBHRAgCpElRaz2QLMGUTqIUSPs7KMb51fC41is92987i5KiJidUR8ryK0YP1geomm95SA&#10;6S0lYPpNb3rDfNgX/mCApIvFSR1RiLV6J541svzphy1m48U05IE2Twypzpk9J0x8zo6c+DaY9cTF&#10;IwlZYzy+ex6oBPn+hfOnmlxqJ/qmw8jY/VEGqHkutFRBkVE6nc7xYDstm+KukTJI4Wy1uZGW7Fi4&#10;VtLr+efY0guasc7fMlf3PAwNmkmF58tlvVmCiTa6OIDXOnBXTt2vLbOCEvlVgZvDxRWBjWATgfXy&#10;RuP1hn8Jaj7vfzBrSCifUw8ue9DR1CyLDoJ5A6Hnhp1KX2+9LptgLzhgsaNhAQcMEd5EgF5cdedr&#10;ZJ3u9tVvAAAA//8DAFBLAwQUAAYACAAAACEABGvagt4AAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyOQUvDQBCF74L/YRnBm90kJanGbEop6qkItoJ422anSWh2NmS3SfrvHU96esx7jzdfsZ5tJ0Yc&#10;fOtIQbyIQCBVzrRUK/g8vD48gvBBk9GdI1RwRQ/r8vam0LlxE33guA+14BHyuVbQhNDnUvqqQav9&#10;wvVInJ3cYHXgc6ilGfTE47aTSRRl0uqW+EOje9w2WJ33F6vgbdLTZhm/jLvzaXv9PqTvX7sYlbq/&#10;mzfPIALO4a8Mv/iMDiUzHd2FjBedgjTJuMl+ysp59rQCcVSwTFYgy0L+5y9/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAC8nj2GZAgAAIwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAARr2oLeAAAABwEAAA8AAAAAAAAAAAAAAAAA8wQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;">
                       <v:shape id="Graphic 38" o:spid="_x0000_s1027" style="position:absolute;left:5333;top:5333;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCc8XeGwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdN1VW0GkUEwZOsVkRvYzO2xWZSmqj1328OCx4f73uxakwpXlS7wrKCQT8CQZxaXXCm&#10;4JRse1MQziNrLC2Tgg85WC3brQXG2r75QK+jz0QIYRejgtz7KpbSpTkZdH1bEQfubmuDPsA6k7rG&#10;dwg3pRxG0UQaLDg05FjRJqf0cXwaBZfZmH73u2GiR4NPMv55Xg/n21WpbqdZz0F4avxX/O/eaQWj&#10;MDZ8CT9ALv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnPF3hsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,97396r97396,l97396,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF232C" w14:paraId="30F0AC30" w14:textId="77777777" w:rsidTr="00FF232C">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6894" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06587F13" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="06587F13" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>there</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nominated</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>medical</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>treatment</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>decision</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> maker?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C0FA7BD" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="0C0FA7BD" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="177"/>
               <w:ind w:left="0" w:right="238"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40DA1B62" wp14:editId="0A5960B0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1867362</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>112121</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="39" name="Group 39"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -5524,80 +5252,79 @@
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="36146788" id="Group 39" o:spid="_x0000_s1026" style="position:absolute;margin-left:147.05pt;margin-top:8.85pt;width:8.55pt;height:8.55pt;z-index:-251639808;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDT1OesnAIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+20aT6sOFXXrtGk&#10;qqvUTnsmGH9oGBiQOP33u1ybJE2nTepe7AP3cLn3cGBxtWsl2QrrGq1yOjpLKRGK66JRVU6/P999&#10;mlHiPFMFk1qJnL4IR6+WHz8sOpOJc11rWQhLIIlyWWdyWntvsiRxvBYtc2faCAXBUtuWeRjaKiks&#10;6yB7K5PzNJ0knbaFsZoL52D2tg/SJeYvS8H9t7J0whOZU6jN49fidx2+yXLBssoyUzd8KIO9o4qW&#10;NQo23ae6ZZ6RjW3epGobbrXTpT/juk10WTZcYA/QzSg96WZl9cZgL1XWVWYvE0h7otO70/KH7cqa&#10;J/No++oB3mv+04EuSWeq7DgextWBvCttGxZBE2SHir7sFRU7TzhMjtLZ5eySEg6hAaPivIZjebOK&#10;11/+ui5hWb8plrYvpTPgHXeQx/2fPE81MwJVd6H9R0uaIqdjcI9iLVh4NbgFZqCXsDmwgoLDyA1i&#10;nuhzeXExpgR0QIAqRJXm0+kc0geRegjRfa8s4xvnV0Kj2Gx77zwuroqIWB0R36kILVg/mF6i6T0l&#10;YHpLCZh+3ZveMB/WhRMMkHRxc1JHFGKt3opnjSx/OLD59GI+CXmgzANDqmPmfDpOJ9jxMTty4t9g&#10;1gMXRYWsMR7/PQ9Uiib7B+dPe3KpneiLDi1j9XsZIN+x0FIFRUbpZDLDi+20bIq7RsoghbPV+kZa&#10;smXhWUmvZ59j2a9oxjp/y1zd8zA0aCYV3i+X9WYJJlrr4gW81oG7cup+bZgVlMivCtwcHq4IbATr&#10;CKyXNxqfNzwl2PN594NZQ8L2OfXgsgcdTc2y6CDoNxB6blip9PXG67IJ9oILFisaBnDBEOFLBOjV&#10;U3c8RtbhbV/+BgAA//8DAFBLAwQUAAYACAAAACEAkaYuSeAAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7CQBCG7ya+w2ZMvMl2CwrWbgkh6omQCCaE29IObUN3tukubXl7x5PeZvJ/+eebdDna&#10;RvTY+dqRBjWJQCDlrqip1PC9/3hagPDBUGEaR6jhhh6W2f1dapLCDfSF/S6UgkvIJ0ZDFUKbSOnz&#10;Cq3xE9cicXZ2nTWB166URWcGLreNjKPoRVpTE1+oTIvrCvPL7mo1fA5mWE3Ve7+5nNe34/55e9go&#10;1PrxYVy9gQg4hj8YfvVZHTJ2OrkrFV40GuLXmWKUg/kcBANTpWIQJx5mC5BZKv9/kP0AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA09TnrJwCAAAjBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkaYuSeAAAAAJAQAADwAAAAAAAAAAAAAAAAD2BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAMGAAAAAA==&#10;">
                       <v:shape id="Graphic 40" o:spid="_x0000_s1027" style="position:absolute;left:5334;top:5334;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA6gQj9wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtN62PQaiwyMOBqGK2I7q7NtS02N6WJWv9+shiY5eG812lnavGk1lWWFcTjCARxbnXF&#10;hYJj9jVagHAeWWNtmRS8yUG66ffWmGj74j09D74QIYRdggpK75tESpeXZNCNbUMcuJttDfoA20Lq&#10;Fl8h3NRyEkUf0mDFoaHEhj5Lyu+Hh1FwXs7p53s3yfQ0fmfz2eOyP10vSg0H3XYFwlPn/8V/7p1W&#10;MAvrw5fwA+TmFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADqBCP3BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,97396r97406,l97406,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FA2BB1A" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="4FA2BB1A" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="177"/>
               <w:ind w:left="0" w:right="102"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
+            <w:r w:rsidRPr="005A30BB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21DEEA80" wp14:editId="7FD6EA91">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>334030</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>112121</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="108585" cy="108585"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="41" name="Group 41"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -5657,988 +5384,758 @@
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="62669BB5" id="Group 41" o:spid="_x0000_s1026" style="position:absolute;margin-left:26.3pt;margin-top:8.85pt;width:8.55pt;height:8.55pt;z-index:-251640832;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="108585,108585" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXJB4bmgIAACMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P2zAUfZ+0/2D5fSSlo7RRU8ToqCYh&#10;QKLTnl3H+dAc27Pdpvz7Xd/EbYFpmthLcpx7fD9Ojj2/2reS7IR1jVY5HZ2llAjFddGoKqff17ef&#10;ppQ4z1TBpFYip8/C0avFxw/zzmTiXNdaFsISSKJc1pmc1t6bLEkcr0XL3Jk2QkGw1LZlHpa2SgrL&#10;OsjeyuQ8TSdJp21hrObCOfi67IN0gfnLUnD/UJZOeCJzCr15fFp8bsIzWcxZVllm6oYPbbB3dNGy&#10;RkHRQ6ol84xsbfMmVdtwq50u/RnXbaLLsuECZ4BpRumraVZWbw3OUmVdZQ4ygbSvdHp3Wn6/W1nz&#10;ZB5t3z3AO81/OtAl6UyVncbDujqS96VtwyYYguxR0eeDomLvCYePo3R6Mb2ghENowKg4r+G3vNnF&#10;669/3ZewrC+KrR1a6Qx4xx3lcf8nz1PNjEDVXRj/0ZKmyOnnc0oUa8HCq8Et8AVmCcWBFRQcVm4Q&#10;85U+F+PxmBLQAQGqEFWaXV7OwJxBpB5C9DAry/jW+ZXQKDbb3TmPm6siIlZHxPcqQgvWD6aXaHpP&#10;CZjeUgKm3/SmN8yHfeEPBki6WJzUEYVYq3dirZHljz9sdjmeTUIeaPPIkOqU2XPCxKfsyIlvg1mP&#10;XDySkDXG47vngUqQ7184f6rJpXaibzqMjN0fZICap0JLFRQZpZPJFA+207IpbhspgxTOVpsbacmO&#10;hWslvZ5+iS29oBnr/JK5uudhaNBMKjxfLuvNEky00cUzeK0Dd+XU/doyKyiR3xS4OVxcEdgINhFY&#10;L280Xm/4l6Dmev+DWUNC+Zx6cNm9jqZmWXQQzBsIPTfsVPp663XZBHvBAYsdDQs4YIjwJgL04qo7&#10;XSPreLcvfgMAAP//AwBQSwMEFAAGAAgAAAAhALzYaHvfAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMjkFPwkAQhe8m/ofNmHiTbUEK1m4JIeqJmAgmhNvSHdqG7mzTXdry7x1PenqZ917efNlqtI3o&#10;sfO1IwXxJAKBVDhTU6nge//+tAThgyajG0eo4IYeVvn9XaZT4wb6wn4XSsEj5FOtoAqhTaX0RYVW&#10;+4lrkTg7u87qwGdXStPpgcdtI6dRlEira+IPlW5xU2Fx2V2tgo9BD+tZ/NZvL+fN7biffx62MSr1&#10;+DCuX0EEHMNfGX7xGR1yZjq5KxkvGgXzacJN9hcLEJwnL6wnBbPnJcg8k//58x8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAVyQeG5oCAAAjBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAvNhoe98AAAAHAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
                       <v:shape id="Graphic 42" o:spid="_x0000_s1027" style="position:absolute;left:5333;top:5333;width:97790;height:97790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="97790,97790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQClHzMRxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sY0Fpu6iggFT6UmRertNfvMBrNvQ3bV+O+7hYLHYWa+YRarwbbiQr1vHCuYThIQ&#10;xJXTDdcKvsr3pzkIH5A1to5JwY08rJajhwXm2l15R5ci1CJC2OeowITQ5VL6ypBFP3EdcfSOrrcY&#10;ouxrqXu8RrhtZZokL9Jiw3HBYEcbQ9WpOFsF368z+vzYpqV+nt7KWXY+7PY/B6Uex8P6DUSgIdzD&#10;/+2tVpCl8Pcl/gC5/AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQClHzMRxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,97396r97396,l97396,,,,,97396xe" filled="f" strokecolor="#00a8b0" strokeweight=".84pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF232C" w14:paraId="593CB440" w14:textId="77777777" w:rsidTr="00FF232C">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10810" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0A7BD1" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="1C0A7BD1" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Full</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>name</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>medical</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>treatment</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>decision</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> maker:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF232C" w14:paraId="76FA68F6" w14:textId="77777777" w:rsidTr="00FF232C">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10810" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="08DBE55A" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="08DBE55A" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>medical</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>treatment</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>decision</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> maker:</w:t>
-            </w:r>
-[...366 lines deleted...]
-              <w:t xml:space="preserve"> form:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CE1D703" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="00FF232C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="152" w:after="55"/>
         <w:rPr>
           <w:color w:val="00A8B0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18425734" w14:textId="3AC5AF46" w:rsidR="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="00FF232C">
+    <w:p w14:paraId="18425734" w14:textId="3AC5AF46" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="00FF232C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="152" w:after="55"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00A8B0"/>
         </w:rPr>
         <w:t>General</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="00A8B0"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="00A8B0"/>
         </w:rPr>
         <w:t>Practitioner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="00A8B0"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
           <w:color w:val="00A8B0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(if</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
           <w:color w:val="00A8B0"/>
           <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
           <w:color w:val="00A8B0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>different</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
           <w:color w:val="00A8B0"/>
           <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
           <w:color w:val="00A8B0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
           <w:color w:val="00A8B0"/>
           <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
           <w:color w:val="00A8B0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>referring</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
           <w:color w:val="00A8B0"/>
           <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005A30BB">
         <w:rPr>
           <w:color w:val="00A8B0"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>doctor)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7219"/>
         <w:gridCol w:w="3591"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="62578B0A" w14:textId="77777777" w:rsidTr="00FF232C">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44181F49" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="44181F49" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Full</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3591" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C75129A" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="6C75129A" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="169"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="20984C98" w14:textId="77777777" w:rsidTr="00FF232C">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10810" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="537DEA74" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="537DEA74" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF232C" w:rsidRPr="00FF232C" w14:paraId="4694A10B" w14:textId="77777777" w:rsidTr="00FF232C">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBF1EA4" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="0DBF1EA4" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3591" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78072EA0" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
+          <w:p w14:paraId="78072EA0" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="005A30BB" w:rsidRDefault="00FF232C" w:rsidP="008B5E48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="169"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF232C">
-[...1 lines deleted...]
-                <w:color w:val="53595F"/>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4EF2F2A5" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRPr="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="00FF232C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59538100" w14:textId="77777777" w:rsidR="00FF232C" w:rsidRDefault="00FF232C" w:rsidP="00FF232C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C5E466A" w14:textId="62902AD5" w:rsidR="00EE556A" w:rsidRDefault="00FF232C" w:rsidP="00FF232C">
+    <w:p w14:paraId="312C7B7D" w14:textId="704E629C" w:rsidR="005A30BB" w:rsidRDefault="005A30BB" w:rsidP="005A30BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="152" w:after="55"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00A8B0"/>
+        </w:rPr>
+        <w:t>Details of person completing this form:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00A7B8"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6521"/>
+        <w:gridCol w:w="4289"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005A30BB" w:rsidRPr="00FF232C" w14:paraId="0F7C7951" w14:textId="77777777" w:rsidTr="00C6586F">
+        <w:trPr>
+          <w:trHeight w:val="443"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="128A2B73" w14:textId="77777777" w:rsidR="005A30BB" w:rsidRPr="005A30BB" w:rsidRDefault="005A30BB" w:rsidP="00C6586F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4289" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B1A7BA" w14:textId="77777777" w:rsidR="005A30BB" w:rsidRPr="005A30BB" w:rsidRDefault="005A30BB" w:rsidP="00C6586F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contact</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A30BB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A30BB" w:rsidRPr="00FF232C" w14:paraId="7AB54FCF" w14:textId="77777777" w:rsidTr="00C6586F">
+        <w:trPr>
+          <w:trHeight w:val="443"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10810" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3546DDBC" w14:textId="0D123D44" w:rsidR="005A30BB" w:rsidRPr="005A30BB" w:rsidRDefault="005A30BB" w:rsidP="00C6586F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Role/Relation to the patient:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="18C3A23A" w14:textId="77777777" w:rsidR="005A30BB" w:rsidRPr="00FF232C" w:rsidRDefault="005A30BB" w:rsidP="005A30BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5E466A" w14:textId="0A29FAF4" w:rsidR="00EE556A" w:rsidRDefault="003E7E57" w:rsidP="00FF232C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50D598FB" wp14:editId="12349609">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50D598FB" wp14:editId="078D14EC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>center</wp:align>
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3107055</wp:posOffset>
+                  <wp:posOffset>3984625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6849745" cy="795655"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="4445"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1286037226" name="Group 1286037226"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6849745" cy="795655"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6849745" cy="795656"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="1677850759" name="Graphic 44"/>
                         <wps:cNvSpPr/>
@@ -6781,227 +6278,210 @@
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:color w:val="00A8B0"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>Private</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:color w:val="00A8B0"/>
                                   <w:spacing w:val="-6"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:color w:val="00A8B0"/>
                                   <w:spacing w:val="-2"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>Hospital</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="4C324CD7" w14:textId="77777777" w:rsidR="00DA3CA1" w:rsidRDefault="00DA3CA1" w:rsidP="00DA3CA1">
+                            <w:p w14:paraId="4C324CD7" w14:textId="77777777" w:rsidR="00DA3CA1" w:rsidRPr="00A72BD7" w:rsidRDefault="00DA3CA1" w:rsidP="00DA3CA1">
                               <w:pPr>
                                 <w:spacing w:before="64"/>
                                 <w:ind w:left="1"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Fira Sans Light"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Fira Sans Light"/>
-                                  <w:color w:val="5F6062"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>434 Bobbin Head Road, North Turramurra, NSW 2074</w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Fira Sans Light"/>
-                                  <w:color w:val="5F6062"/>
                                   <w:spacing w:val="56"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Fira Sans Light"/>
-                                  <w:color w:val="5F6062"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>|</w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Fira Sans Light"/>
-                                  <w:color w:val="5F6062"/>
                                   <w:spacing w:val="56"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
-                                  <w:color w:val="5F6062"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>P</w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
-                                  <w:color w:val="5F6062"/>
                                   <w:spacing w:val="8"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Fira Sans Light"/>
-                                  <w:color w:val="5F6062"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>02 9488 0111</w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Fira Sans Light"/>
-                                  <w:color w:val="5F6062"/>
                                   <w:spacing w:val="56"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Fira Sans Light"/>
-                                  <w:color w:val="5F6062"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>|</w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Fira Sans Light"/>
-                                  <w:color w:val="5F6062"/>
                                   <w:spacing w:val="56"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
-                                  <w:color w:val="5F6062"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>F</w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
-                                  <w:color w:val="5F6062"/>
                                   <w:spacing w:val="8"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Fira Sans Light"/>
-                                  <w:color w:val="5F6062"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>02 9488 0151</w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Fira Sans Light"/>
-                                  <w:color w:val="5F6062"/>
                                   <w:spacing w:val="56"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Fira Sans Light"/>
-                                  <w:color w:val="5F6062"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">|   </w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Fira Sans Light"/>
-                                  <w:color w:val="5F6062"/>
                                   <w:spacing w:val="-2"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>ladydavidsonprivatehospital.com.au</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="40BAB6C9" w14:textId="77777777" w:rsidR="00DA3CA1" w:rsidRDefault="00DA3CA1" w:rsidP="00DA3CA1">
+                            <w:p w14:paraId="40BAB6C9" w14:textId="77777777" w:rsidR="00DA3CA1" w:rsidRPr="00A72BD7" w:rsidRDefault="00DA3CA1" w:rsidP="00DA3CA1">
                               <w:pPr>
                                 <w:spacing w:before="81"/>
                                 <w:ind w:left="1" w:right="1"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Fira Sans Light"/>
                                   <w:sz w:val="14"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r>
+                              <w:r w:rsidRPr="00A72BD7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Fira Sans Light"/>
-                                  <w:color w:val="5F6062"/>
                                   <w:sz w:val="14"/>
                                 </w:rPr>
                                 <w:t>ABN 53 079 309 550</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="50D598FB" id="Group 1286037226" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:244.65pt;width:539.35pt;height:62.65pt;z-index:251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin" coordsize="68497,7956" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxPuiydwMAAH8KAAAOAAAAZHJzL2Uyb0RvYy54bWy0VtuO0zAQfUfiHyy/s0na5tJouwhYWCEh&#10;QGIRz67jNBFJbGy3yf49YztOQ9FuKy6qlI6T4/HMmZuvXw5tgw5Mqpp3GxxdhRixjvKi7nYb/PX+&#10;3YsMI6VJV5CGd2yDH5jCL2+eP7vuRc4WvOJNwSQCJZ3Ke7HBldYiDwJFK9YSdcUF6+BjyWVLNCzl&#10;Ligk6UF72wSLMEyCnstCSE6ZUvD21n3EN1Z/WTKqP5WlYho1Gwy2afuU9rk1z+DmmuQ7SURV09EM&#10;8gdWtKTu4NBJ1S3RBO1l/ZuqtqaSK17qK8rbgJdlTZn1AbyJwhNv7iTfC+vLLu93YqIJqD3h6Y/V&#10;0o+HOym+iM/SWQ/iB06/K+Al6MUun383690RPJSyNZvACTRYRh8mRtmgEYWXSbZap6sYIwrf0nWc&#10;xLGjnFYQl9+20ertoxsTszEguTvWGjcZ0wvIHnUkSP0dQV8qIpjlXRkCPktUF5DcSZpmcZjGa4w6&#10;0kIy3415s1oZ24wRgDZcjis10nohU+FiASk6MfWrwySne6XvGLeck8MHpeEUSLjCS6TyEh06L0qo&#10;AJP7jc19jRHkvsQIcn/rAiGINvuMKiOi3gbNmVJNMTOfW35g99wCtYlcki6hApcY+bBDcI6Ypptj&#10;ozALQ3BuBvUA/y+c0nidOFy2yjwDHuL/HXQZJUsHdRLQARZ4jP93WKvMnJ5Y/U9BncrR4PPAJEsT&#10;IOEp4HR4ulgny+xJ7NGpNFmuk6fBzhnjVpqlUWRL61EKZiEwhRjanH0UPQ/uRfB0FYJrF9qSZGG2&#10;BOcs/AI/s2UUg3sWfp5DaDqQbCsLvyA8c/gFYU9mxpzPprmn59MUOsxE49n8n4fIDrJZMGnDFXM5&#10;aaraVsZU6YCb9xLFm7p4VzeNKW0ld9s3jUQHAk3j7Sv43Y75OoNB81W5a25G2vLiAXpkD91wg9WP&#10;PZEMo+Z9B10Yikl7QXph6wWpmzfcDmbbVaTS98M3IgUSIG6whinykftmTHLf9MB+A3BYs7Pjr/aa&#10;l7XpiNY2Z9G4gMHgmvP/nxBZlkSLdTQNiHvwYMsHBBMQTJsNCKSH1xx6aOTfPzIq1vHCpf14U5nN&#10;1ZNp4YvfzxrDkJkWI5dmDtgLygmJbqCcBFQP22G09x/F9oII2YkOtxybq+ONzFyj5msb0eO98eYn&#10;AAAA//8DAFBLAwQUAAYACAAAACEADIN3AOAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvD&#10;QBSE74L/YXmCN7uJrWmMeSmlqKci2Ari7TX7moRmd0N2m6T/3u1Jj8MMM9/kq0m3YuDeNdYgxLMI&#10;BJvSqsZUCF/7t4cUhPNkFLXWMMKFHayK25ucMmVH88nDzlcilBiXEULtfZdJ6cqaNbmZ7dgE72h7&#10;TT7IvpKqpzGU61Y+RlEiNTUmLNTU8abm8rQ7a4T3kcb1PH4dtqfj5vKzf/r43saMeH83rV9AeJ78&#10;Xxiu+AEdisB0sGejnGgRwhGPsEif5yCudrRMlyAOCEm8SEAWufz/oPgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMT7osncDAAB/CgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEADIN3AOAAAAAJAQAADwAAAAAAAAAAAAAAAADRBQAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAN4GAAAAAA==&#10;">
+              <v:group w14:anchorId="50D598FB" id="Group 1286037226" o:spid="_x0000_s1026" style="position:absolute;margin-left:488.15pt;margin-top:313.75pt;width:539.35pt;height:62.65pt;z-index:251658240;mso-position-horizontal:right;mso-position-horizontal-relative:margin" coordsize="68497,7956" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxPuiydwMAAH8KAAAOAAAAZHJzL2Uyb0RvYy54bWy0VtuO0zAQfUfiHyy/s0na5tJouwhYWCEh&#10;QGIRz67jNBFJbGy3yf49YztOQ9FuKy6qlI6T4/HMmZuvXw5tgw5Mqpp3GxxdhRixjvKi7nYb/PX+&#10;3YsMI6VJV5CGd2yDH5jCL2+eP7vuRc4WvOJNwSQCJZ3Ke7HBldYiDwJFK9YSdcUF6+BjyWVLNCzl&#10;Ligk6UF72wSLMEyCnstCSE6ZUvD21n3EN1Z/WTKqP5WlYho1Gwy2afuU9rk1z+DmmuQ7SURV09EM&#10;8gdWtKTu4NBJ1S3RBO1l/ZuqtqaSK17qK8rbgJdlTZn1AbyJwhNv7iTfC+vLLu93YqIJqD3h6Y/V&#10;0o+HOym+iM/SWQ/iB06/K+Al6MUun383690RPJSyNZvACTRYRh8mRtmgEYWXSbZap6sYIwrf0nWc&#10;xLGjnFYQl9+20ertoxsTszEguTvWGjcZ0wvIHnUkSP0dQV8qIpjlXRkCPktUF5DcSZpmcZjGa4w6&#10;0kIy3415s1oZ24wRgDZcjis10nohU+FiASk6MfWrwySne6XvGLeck8MHpeEUSLjCS6TyEh06L0qo&#10;AJP7jc19jRHkvsQIcn/rAiGINvuMKiOi3gbNmVJNMTOfW35g99wCtYlcki6hApcY+bBDcI6Ypptj&#10;ozALQ3BuBvUA/y+c0nidOFy2yjwDHuL/HXQZJUsHdRLQARZ4jP93WKvMnJ5Y/U9BncrR4PPAJEsT&#10;IOEp4HR4ulgny+xJ7NGpNFmuk6fBzhnjVpqlUWRL61EKZiEwhRjanH0UPQ/uRfB0FYJrF9qSZGG2&#10;BOcs/AI/s2UUg3sWfp5DaDqQbCsLvyA8c/gFYU9mxpzPprmn59MUOsxE49n8n4fIDrJZMGnDFXM5&#10;aaraVsZU6YCb9xLFm7p4VzeNKW0ld9s3jUQHAk3j7Sv43Y75OoNB81W5a25G2vLiAXpkD91wg9WP&#10;PZEMo+Z9B10Yikl7QXph6wWpmzfcDmbbVaTS98M3IgUSIG6whinykftmTHLf9MB+A3BYs7Pjr/aa&#10;l7XpiNY2Z9G4gMHgmvP/nxBZlkSLdTQNiHvwYMsHBBMQTJsNCKSH1xx6aOTfPzIq1vHCpf14U5nN&#10;1ZNp4YvfzxrDkJkWI5dmDtgLygmJbqCcBFQP22G09x/F9oII2YkOtxybq+ONzFyj5msb0eO98eYn&#10;AAAA//8DAFBLAwQUAAYACAAAACEA9YRhH98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWuD&#10;QBSE74X+h+UFemtWLUYxPkMIbU+h0KRQenvRF5W4u+Ju1Pz7bk7tcZhh5pt8M6tOjDzY1miEcBmA&#10;YF2aqtU1wtfx7TkFYR3pijqjGeHGFjbF40NOWWUm/cnjwdXCl2ibEULjXJ9JacuGFdml6Vl772wG&#10;Rc7LoZbVQJMvV52MgmAlFbXaLzTU867h8nK4KoT3iabtS/g67i/n3e3nGH9870NGfFrM2zUIx7P7&#10;C8Md36ND4ZlO5qorKzoEf8QhrKIkBnG3gyRNQJwQkjhKQRa5/P+g+AUAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAxPuiydwMAAH8KAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQD1hGEf3wAAAAkBAAAPAAAAAAAAAAAAAAAAANEFAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA3QYAAAAA&#10;">
                 <v:shape id="Graphic 44" o:spid="_x0000_s1027" style="position:absolute;width:68402;height:7956;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6840220,795655" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC4FIGtyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBr65dErXrS4bKohz4oOdFh/P5myKzaU02dp9eyMIPt7v/602o23FkXrfOFYwmyYgiCun&#10;G64VvO0fLhcgfEDW2DomBSfysFmfn60w127gVzoWoRYxhH2OCkwIXS6lrwxZ9FPXEUfuy/UWQzz7&#10;WuoehxhuW3mVJHNpseHYYLCje0PVd3GwCgp5XabPd/p92H0YeXr5LB+fdqVSF5Px9gZEoDH8i//c&#10;Wx3nz7NskSZZuoTfnyIAcv0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuBSBrckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m6732003,l108000,,65960,8486,31630,31630,8486,65960,,108000,,687603r8486,42035l31630,763968r34330,23147l108000,795604r6624003,l6774038,787115r34330,-23147l6831515,729638r8489,-42035l6840004,108000r-8489,-42040l6808368,31630,6774038,8486,6732003,xe" fillcolor="#eaeaed" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Textbox 45" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:95;width:68402;height:7956;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChGJyWxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3abaT2UthpFxgaDwVitB49vzbMNNi9dk2n9781gsOPH93u9nWwvLjR641hBukhAEDdO&#10;G24VHOrXpxyED8gae8ek4EYetpvZwxpL7a5c0WUfWhFD2JeooAthKKX0TUcW/cINxJE7udFiiHBs&#10;pR7xGsNtL5dJkkmLhmNDhwM9d9Sc9z9Wwe7I1Yv5/vj6rE6Vqesi4ffsrNTjfNqtQASawr/4z/2m&#10;4/w8z9JlkRbweylikJs7AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKEYnJbHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="4923BD5F" w14:textId="77777777" w:rsidR="00DA3CA1" w:rsidRDefault="00DA3CA1" w:rsidP="00DA3CA1">
                         <w:pPr>
                           <w:spacing w:before="44"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="7B24C1F8" w14:textId="77777777" w:rsidR="00DA3CA1" w:rsidRDefault="00DA3CA1" w:rsidP="00DA3CA1">
                         <w:pPr>
                           <w:spacing w:before="1"/>
                           <w:ind w:left="1" w:right="1"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
@@ -7024,320 +6504,295 @@
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="00A8B0"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>Private</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="00A8B0"/>
                             <w:spacing w:val="-6"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="00A8B0"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>Hospital</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="4C324CD7" w14:textId="77777777" w:rsidR="00DA3CA1" w:rsidRDefault="00DA3CA1" w:rsidP="00DA3CA1">
+                      <w:p w14:paraId="4C324CD7" w14:textId="77777777" w:rsidR="00DA3CA1" w:rsidRPr="00A72BD7" w:rsidRDefault="00DA3CA1" w:rsidP="00DA3CA1">
                         <w:pPr>
                           <w:spacing w:before="64"/>
                           <w:ind w:left="1"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Fira Sans Light"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
                             <w:rFonts w:ascii="Fira Sans Light"/>
-                            <w:color w:val="5F6062"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>434 Bobbin Head Road, North Turramurra, NSW 2074</w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
                             <w:rFonts w:ascii="Fira Sans Light"/>
-                            <w:color w:val="5F6062"/>
                             <w:spacing w:val="56"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
                             <w:rFonts w:ascii="Fira Sans Light"/>
-                            <w:color w:val="5F6062"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>|</w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
                             <w:rFonts w:ascii="Fira Sans Light"/>
-                            <w:color w:val="5F6062"/>
                             <w:spacing w:val="56"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
-                            <w:color w:val="5F6062"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>P</w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
-                            <w:color w:val="5F6062"/>
                             <w:spacing w:val="8"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
                             <w:rFonts w:ascii="Fira Sans Light"/>
-                            <w:color w:val="5F6062"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>02 9488 0111</w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
                             <w:rFonts w:ascii="Fira Sans Light"/>
-                            <w:color w:val="5F6062"/>
                             <w:spacing w:val="56"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
                             <w:rFonts w:ascii="Fira Sans Light"/>
-                            <w:color w:val="5F6062"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>|</w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
                             <w:rFonts w:ascii="Fira Sans Light"/>
-                            <w:color w:val="5F6062"/>
                             <w:spacing w:val="56"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
-                            <w:color w:val="5F6062"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>F</w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
-                            <w:color w:val="5F6062"/>
                             <w:spacing w:val="8"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
                             <w:rFonts w:ascii="Fira Sans Light"/>
-                            <w:color w:val="5F6062"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>02 9488 0151</w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
                             <w:rFonts w:ascii="Fira Sans Light"/>
-                            <w:color w:val="5F6062"/>
                             <w:spacing w:val="56"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
                             <w:rFonts w:ascii="Fira Sans Light"/>
-                            <w:color w:val="5F6062"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve">|   </w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
                             <w:rFonts w:ascii="Fira Sans Light"/>
-                            <w:color w:val="5F6062"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>ladydavidsonprivatehospital.com.au</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="40BAB6C9" w14:textId="77777777" w:rsidR="00DA3CA1" w:rsidRDefault="00DA3CA1" w:rsidP="00DA3CA1">
+                      <w:p w14:paraId="40BAB6C9" w14:textId="77777777" w:rsidR="00DA3CA1" w:rsidRPr="00A72BD7" w:rsidRDefault="00DA3CA1" w:rsidP="00DA3CA1">
                         <w:pPr>
                           <w:spacing w:before="81"/>
                           <w:ind w:left="1" w:right="1"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Fira Sans Light"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r>
+                        <w:r w:rsidRPr="00A72BD7">
                           <w:rPr>
                             <w:rFonts w:ascii="Fira Sans Light"/>
-                            <w:color w:val="5F6062"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                           <w:t>ABN 53 079 309 550</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EE556A" w:rsidSect="00DA3CA1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="2280" w:right="425" w:bottom="280" w:left="425" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ACAF138" w14:textId="77777777" w:rsidR="00886154" w:rsidRDefault="00886154">
+    <w:p w14:paraId="3844E6B7" w14:textId="77777777" w:rsidR="003B51B4" w:rsidRDefault="003B51B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="054F1B3C" w14:textId="77777777" w:rsidR="00886154" w:rsidRDefault="00886154">
+    <w:p w14:paraId="19331D65" w14:textId="77777777" w:rsidR="003B51B4" w:rsidRDefault="003B51B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Fira Sans Light">
-    <w:altName w:val="Fira Sans Light"/>
     <w:panose1 w:val="020B0403050000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002FF" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Fira Sans Medium">
     <w:altName w:val="Fira Sans Medium"/>
     <w:panose1 w:val="020B0603050000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002FF" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rubik Medium">
-    <w:altName w:val="Rubik Medium"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000600000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000A07" w:usb1="40000001" w:usb2="00000000" w:usb3="00000000" w:csb0="000000B7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="418FE9ED" w14:textId="77777777" w:rsidR="00886154" w:rsidRDefault="00886154">
+    <w:p w14:paraId="32182A24" w14:textId="77777777" w:rsidR="003B51B4" w:rsidRDefault="003B51B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BBB6A08" w14:textId="77777777" w:rsidR="00886154" w:rsidRDefault="00886154">
+    <w:p w14:paraId="2542289A" w14:textId="77777777" w:rsidR="003B51B4" w:rsidRDefault="003B51B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F48A91B" w14:textId="65D5D1DE" w:rsidR="00FF232C" w:rsidRDefault="00FF232C">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487438336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06DF1966" wp14:editId="56E11920">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
@@ -8308,110 +7763,119 @@
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6448A952">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9708" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1528375132">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE556A"/>
     <w:rsid w:val="00035DB4"/>
+    <w:rsid w:val="003B51B4"/>
     <w:rsid w:val="003D4CF1"/>
+    <w:rsid w:val="003E7E57"/>
     <w:rsid w:val="00551305"/>
+    <w:rsid w:val="005A30BB"/>
+    <w:rsid w:val="00633EF0"/>
     <w:rsid w:val="006A00F0"/>
+    <w:rsid w:val="007E693E"/>
     <w:rsid w:val="008724A4"/>
     <w:rsid w:val="00886154"/>
+    <w:rsid w:val="008F706D"/>
     <w:rsid w:val="00905AF0"/>
+    <w:rsid w:val="00A72BD7"/>
+    <w:rsid w:val="00A7596B"/>
+    <w:rsid w:val="00CC21CC"/>
     <w:rsid w:val="00DA3CA1"/>
     <w:rsid w:val="00E51A25"/>
     <w:rsid w:val="00EE556A"/>
     <w:rsid w:val="00F73D72"/>
+    <w:rsid w:val="00FF1DBC"/>
     <w:rsid w:val="00FF232C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4849D90E"/>
   <w15:docId w15:val="{5EEE0AB0-B7A4-476B-8C23-CECF18C0B57B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -9241,85 +8705,86 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>255</Words>
-  <Characters>1457</Characters>
+  <Words>254</Words>
+  <Characters>1454</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1709</CharactersWithSpaces>
+  <CharactersWithSpaces>1705</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Claire Walesby</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2026-03-05T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 21.2 (Windows)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2026-03-05T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Adobe PDF Library 18.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="GrammarlyDocumentId">
     <vt:lpwstr>baa11ea3-4e72-4c76-9cbb-07e820e517d0</vt:lpwstr>
   </property>
 </Properties>
 </file>